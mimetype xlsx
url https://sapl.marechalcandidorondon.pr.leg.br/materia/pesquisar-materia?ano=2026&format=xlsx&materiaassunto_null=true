--- v0 (2026-02-21)
+++ v1 (2026-06-13)
@@ -10,2401 +10,10190 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1584" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7111" uniqueCount="3371">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>122274</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tânia Aparecida Maion</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal tome as providências necessárias visando retirar a areia e instalar revestimento adequado no parquinho infantil da praça distrital de Iguiporã, evitando que as crianças sofram com a doença do “bicho da areia” por utilizarem referido local.</t>
   </si>
   <si>
     <t>122275</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marciel Evandro Escher</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf</t>
   </si>
   <si>
     <t>poda de árvores</t>
   </si>
   <si>
     <t>122277</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Padeiro</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização da revitalização da sinalização horizontal de trânsito em todas as ruas do Bairro Higienópolis, visando melhorar a segurança viária, a organização do tráfego e a visibilidade para motoristas e pedestres.</t>
   </si>
   <si>
     <t>122278</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a substituição do ponto de ônibus existente na Rua Alfredo Nid, nas proximidades do nº 408, no Bairro São Lucas, visando garantir melhores condições de segurança e conforto aos usuários.</t>
   </si>
   <si>
     <t>122279</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Juliano Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implantação de uma rotatória no trevo de acesso ao Distrito de Margarida, especificamente na entrada que dá acesso à comunidade de São Bernardo, com o objetivo de melhorar a fluidez do tráfego e aumentar a segurança viária.</t>
   </si>
   <si>
     <t>122280</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a elaboração de projeto técnico e estudo de viabilidade para implantação de ciclovia e espaço de caminhada compartilhado no Distrito de Margarida, no trecho entre o fim do canteiro central e o cemitério local, visando mobilidade sustentável e segurança.</t>
   </si>
   <si>
     <t>122281</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Coronel Welyngton</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo para organizar, elaborar e/ou adequar o cronograma da coleta de lixo, especialmente em períodos de maior demanda, como o final de ano, visando evitar o acúmulo de resíduos e melhorar a limpeza urbana no Município e distritos.</t>
   </si>
   <si>
     <t>122282</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de avaliação técnica e adoção de providências quanto à conversão e circulação de caminhões na Avenida Rio Grande do Sul, em frente à C.Vale e à Raport, visando melhorar a segurança viária, a mobilidade urbana e a fluidez do tráfego.</t>
   </si>
   <si>
     <t>122283</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a renovação da concessão de uso de espaço público localizado no Distrito de Porto Mendes, atualmente utilizado pela Polícia Federal, pelo período de mais um ano, mantendo-se as mesmas condições anteriormente estabelecidas.</t>
   </si>
   <si>
     <t>122284</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de Frente de Trabalho, com execução mensal, destinada à limpeza urbana nos distritos de Marechal Cândido Rondon, abrangendo ruas, calçamentos, sarjetas e desobstrução de bocas de lobo.</t>
   </si>
   <si>
     <t>122285</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de limpeza, manutenção, revitalização e reforço da segurança na pista de Bicicross e no entorno do posto de saúde do Bairro Augusto, visando garantir melhores condições de uso, segurança e preservação do espaço público.</t>
   </si>
   <si>
     <t>122286</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a substituição da iluminação pública convencional por luminárias de LED no Bairro Botafogo, visando maior eficiência energética, economia aos cofres públicos e melhoria da segurança e qualidade de vida da população.</t>
   </si>
   <si>
     <t>122287</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de melhorias, manutenção e substituição das placas de identificação com nomes das ruas no Bairro Botafogo, visando facilitar a localização, melhorar a mobilidade urbana e garantir adequada identificação das vias públicas.</t>
   </si>
   <si>
     <t>122288</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carlinhos, Coronel Welyngton, Gordinho do Suco</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a pavimentação das vias da Linha Ouro Verde, no Distrito de Iguiporã, visando melhorar a trafegabilidade, garantir segurança no deslocamento, facilitar o escoamento da produção agrícola e promover o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>122289</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marciane Maria Specht</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a ampliação do Programa MOVER nos distritos de Marechal Cândido Rondon, com atenção especial a Bela Vista, Curvado e Iguiporã, bem como a ampliação do atendimento no Bairro Boa Vista e a avaliação da viabilidade de fornecimento de materiais de apoio aos participantes.</t>
   </si>
   <si>
     <t>122291</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rafael Cristiano Heinrich</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a  contratação de médico ortopedista, visando a redução das filas e a ampliação dos atendimentos.</t>
   </si>
   <si>
     <t>122292</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de estudo técnico e a liberação de recursos para a pavimentação asfáltica rural na Linha Santo Ângelo.</t>
   </si>
   <si>
     <t>122293</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a busca por recursos para implantação do balizamento noturno no Aeroporto Municipal, visando ampliar a capacidade operacional e fortalecer o desenvolvimento econômico e logístico do município.</t>
   </si>
   <si>
     <t>122294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de limpeza da vegetação existente sobre a calçada da Avenida Irio Jacob Welp, ou estude a possibilidade de reconstrução deste passeio público, recuperando as condições de mobilidade de pedestres e cadeirantes, que atualmente dividem o espaço com ciclistas na ciclovia.</t>
   </si>
   <si>
     <t>122296</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a elaboração e o encaminhamento de Projeto de Lei que autorize a doação de kits escolares às crianças de baixa renda matriculadas na rede municipal de ensino, visando promover inclusão social e igualdade de oportunidades educacionais.</t>
   </si>
   <si>
     <t>122297</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de travessia elevada (faixa elevada para pedestres) na Rua José Bonifácio, no trecho compreendido entre o prédio da Educação Infantil e a estrutura principal do Colégio Martin Luther.</t>
   </si>
   <si>
     <t>122298</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de pavimentação com pedras irregulares (calçamento poliédrico) na estrada rural que liga a PRC-467 ao Porto de Areia da comunidade de Bom Jardim, visando melhorar a trafegabilidade, a segurança e o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>122299</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização da pintura das faixas de sinalização horizontal no trecho viário que liga o Município de Marechal Cândido Rondon aos distritos de Margarida e São Roque, visando aumentar a segurança viária e reduzir o risco de acidentes, especialmente no período noturno e em dias de chuva.</t>
   </si>
   <si>
     <t>122300</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de serviços de limpeza, corte de grama, poda de árvores e instalação de braços de iluminação pública no campinho localizado na Rua Cachoeira, fundos do Jardim Líder, visando segurança, conservação do espaço e incentivo ao lazer comunitário.</t>
   </si>
   <si>
     <t>122301</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Policial Fabio, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos técnicos, jurídicos e orçamentários para a celebração de convênio com o Governo do Estado do Paraná, nos moldes da Atividade Delegada, visando o reforço das ações de segurança pública no Município.</t>
   </si>
   <si>
     <t>122302</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos técnicos, jurídicos e orçamentários para a implantação ou adesão a programas de videomonitoramento inteligente, visando o fortalecimento das ações de segurança pública no Município.</t>
   </si>
   <si>
     <t>122303</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a realização de um estudo técnico buscando identificar, melhorar e até mesmo ampliar a arborização das vias públicas da sede, revertendo em sensível melhora na qualidade de vida de milhares de rondonenses.</t>
   </si>
   <si>
     <t>122306</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de uma academia ao ar livre no Bairro Boa Vista, com o objetivo de promover a saúde, o bem-estar, a prática de atividades físicas e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>122307</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gordinho do Suco</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola municipal no Bairro São Francisco</t>
   </si>
   <si>
     <t>122308</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Criação de cartão de identificação para pessoas com fibromialgia</t>
   </si>
   <si>
     <t>122309</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a implantação de um vale-alimentação ou a distribuição de um "kit lanche" para pacientes que necessitam se deslocar acima de 50 km para consultas, exames e tratamentos de saúde, garantindo que tenham acesso à alimentação na cidade onde realizam o atendimento médico.</t>
   </si>
   <si>
     <t>122310</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal que viabilize a implantação de uma farmácia 24 horas na UPA, garantindo acesso ininterrupto a medicamentos essenciais, especialmente para as famílias de menor condição financeira, que enfrentam dificuldades para adquiri-los fora do horário de funcionamento da Farmácia Básica Municipal.</t>
   </si>
   <si>
     <t>122311</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Juca</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal a realização de manutenção no parque infantil da Praça Dealmo Selmiro Poersch, localizada em frente à Igreja Matriz Católica, visando garantir segurança e bem-estar às crianças e famílias que frequentam o local.</t>
   </si>
   <si>
     <t>122312</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de campanha de orientação e conscientização sobre o tráfego de máquinas agrícolas, especialmente no período de safra, bem como a melhoria da sinalização nas rodovias municipais e estradas rurais.</t>
   </si>
   <si>
     <t>122313</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal o encaminhamento de Projeto de Lei que disponha sobre a criação das Áreas de Revitalização Compartilhada (ARC) no município, colocando o vereador proponente à disposição para colaborar na construção da matéria legislativa.</t>
   </si>
   <si>
     <t>122315</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal que execute melhorias com patrolamento, limpeza das margens, colocação de solo-brita e poda de árvores próximas da estrada rural que permite a ligação entre as linhas Arroio Fundo e Baitaca.</t>
   </si>
   <si>
     <t>122322</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Marciane Maria Specht, Marciel Evandro Escher</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de patrolamento, limpeza das margens e aplicação de solo-brita ou cascalho na estrada da Linha Concórdia, especialmente no trecho que antecede a ponte, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122323</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de ciclovia em toda a extensão da Avenida Expedicionário Otto Grings (Avenida das Torres), bem como a implantação de ciclovia ligando o Bairro São Francisco à sede do Município, visando mobilidade urbana, segurança e incentivo ao uso de meios de transporte sustentáveis.</t>
   </si>
   <si>
     <t>122324</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos, planejamento e futura implantação de Espaços Sensoriais Inclusivos em praças e parques públicos de Marechal Cândido Rondon, voltados ao acolhimento, inclusão e bem-estar de pessoas com Transtorno do Espectro Autista (TEA) e demais cidadãos com disfunções sensoriais.</t>
   </si>
   <si>
     <t>122325</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a adequação e demarcação de vagas para motos, idosos e pessoas com deficiência, bem como a pintura de área escolar, em pontos específicos do município, visando organização do trânsito, acessibilidade e segurança viária.</t>
   </si>
   <si>
     <t>122326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de serviços de limpeza, manutenção e conservação da academia da terceira idade localizada no Bairro Ana Paula, ao lado da escola municipal, visando garantir segurança, higiene e melhor aproveitamento do espaço pelos usuários.</t>
   </si>
   <si>
     <t>122328</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a instalação de sistema de som para chamada de pacientes no momento do atendimento em todas as Unidades Básicas de Saúde do município, visando organização, acessibilidade e melhoria do fluxo de atendimentos.</t>
   </si>
   <si>
     <t>122329</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para que seja instalado um semáforo no cruzamento da Avenida Rio Grande do Sul com o Rodoanel Helmuth Priesnitz, visando melhorar a fluidez do trânsito, especialmente nos horários críticos de tráfego intenso, e garantir maior segurança aos motoristas, pedestres e caminhões que diariamente utilizam essa via de intenso fluxo.</t>
   </si>
   <si>
     <t>122331</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Carlinhos, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico nas vias do Bairro Ana Paula, visando melhorar a trafegabilidade, a segurança viária e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>122332</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a aquisição e instalação de sistema de som no espaço do Café Colonial do Parque de Exposições, visando melhorar a infraestrutura e garantir melhores condições para a realização de eventos públicos e comunitários.</t>
   </si>
   <si>
     <t>122335</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico em todas as vias do Loteamento Imperial, visando melhorar a trafegabilidade, a segurança viária e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>122336</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de pavimentação asfáltica na via que liga as localidades de São Cristóvão e Linha Guavirá, visando melhorar a trafegabilidade, a segurança dos usuários e o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>122337</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a destinação do imóvel da Matrícula nº 45.576, devolvido pelo Lions Clube ao Município, para implantação de estrutura destinada ao atendimento de crianças, com CMEI e parquinho infantil, visando atender o Loteamento Avenida e o Parque Industrial.</t>
   </si>
   <si>
     <t>122340</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Policial Fabio</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a criação de um Conselho Municipal Permanente de Ordem Urbana e Atenção à População em Situação de Rua, com caráter intersetorial e consultivo, visando à articulação de políticas públicas integradas.</t>
   </si>
   <si>
     <t>122342</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Reitera ao Executivo Municipal a sugestão para formalização de parceria ou convênio com a Associação de Moradores do Distrito de Bom Jardim, visando a execução de obras e melhorias no salão comunitário.</t>
   </si>
   <si>
     <t>122343</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Reitera ao Executivo Municipal a sugestão para que seja realizado levantamento nas escolas municipais e CMEIs que não possuem cobertura no acesso de entrada, visando à elaboração de projeto e posterior contratação para instalação de abrigo adequado.</t>
   </si>
   <si>
     <t>122344</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a elaboração de projeto técnico e a liberação de recursos para a construção de ciclovia no trecho compreendido entre o Supermercado Weinmann e o Bairro Barcelona, visando segurança e mobilidade urbana.</t>
   </si>
   <si>
     <t>122345</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos visando o melhor aproveitamento de área pública de 4.945 m², localizada no Bairro São Francisco, para implantação de equipamentos de lazer e esportivos, denominado de “Complexo Esportivo”.</t>
   </si>
   <si>
     <t>122347</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de alargamento da Rua Brasília, no Loteamento Augusto I, em extensão aproximada de 100 metros, visando melhorar a fluidez do tráfego e a segurança viária.</t>
   </si>
   <si>
     <t>122348</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de ponto de ônibus em frente à escola de Novo Três Passos, bem como a reforma de outros dois pontos localizados na PR-491, visando segurança e conforto aos usuários.</t>
   </si>
   <si>
     <t>122349</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a elaboração de projeto técnico e a liberação de recursos para a pavimentação asfáltica sobre pedras irregulares da estrada rural da Linha Neuhaus, no trecho compreendido entre a PR-491 e o aterro municipal, visando melhorar a trafegabilidade e a segurança.</t>
   </si>
   <si>
     <t>122350</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico na via que liga a Linha Cinco Cantos até a divisa com o Município de Toledo, visando melhorar a trafegabilidade, a segurança viária e o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>122351</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de melhorias e a instalação de tubos para drenagem na estrada rural que liga a Rodovia Municipal Germino Bresolin ao laticínio do Distrito de Margarida, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122352</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação do Protocolo Municipal de Monitoramento Glicêmico, ampliando o cuidado dos pacientes com diabetes, prevenindo doenças associadas, promovendo saúde e qualidade de vida.</t>
   </si>
   <si>
     <t>122353</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de ponto de ônibus e reforço da sinalização viária na Rodovia do Anel Viário Helmuth Priesnitz, nas proximidades da Secretaria de Infraestrutura, visando garantir segurança e abrigo aos alunos do transporte escolar.</t>
   </si>
   <si>
     <t>122354</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Marciel Evandro Escher, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Reitera ao Executivo Municipal a necessidade urgente de viabilizar recursos para a instalação de novo abastecedor comunitário na Linha Boa Vista, Distrito de Novo Três Passos, visando atender produtores e moradores da localidade.</t>
   </si>
   <si>
     <t>122355</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de estações de pequenos reparos para bicicletas, nos principais caminhos do ciclismo municipal, conforme modelo já implantado na cidade de Florianópolis.</t>
   </si>
   <si>
     <t>122357</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a viabilização de ônibus ou van para o retorno antecipado de pacientes que realizam consultas, exames e tratamentos de saúde, incluindo quimioterapia, radioterapia e demais tratamentos contra o câncer, nas cidades de Cascavel ou Toledo.</t>
   </si>
   <si>
     <t>122358</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um Centro de Imagem para a realização de diversos exames diagnósticos, visando ampliar o acesso, reduzir filas e qualificar o atendimento em saúde no município.</t>
   </si>
   <si>
     <t>122359</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de melhorias no parquinho infantil do bairro São Francisco</t>
   </si>
   <si>
     <t>122361</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de banheiros masculinos e femininos, bem como de bebedouros com água gelada, nas praças da Católica, das Três Igrejas e da Vila Gaúcha, visando oferecer mais conforto, higiene e melhor atendimento à população que utiliza esses espaços públicos.</t>
   </si>
   <si>
     <t>122364</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de uma quadra de vôlei no Distrito de Bela Vista, visando incentivar a prática esportiva, o lazer e a convivência comunitária.</t>
   </si>
   <si>
     <t>122367</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revisão e o aumento do salário base dos operários do quadro de servidores da Prefeitura de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>122368</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de cobertura (telhado) na área frontal da Unidade de Pronto Atendimento – UPA, visando proteger usuários, acompanhantes e servidores das intempéries climáticas.</t>
   </si>
   <si>
     <t>122369</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a revisão do critério de cálculo do adicional de insalubridade dos enfermeiros e técnicos de enfermagem, bem como a avaliação de alteração do Estatuto do Servidor e da legislação municipal.</t>
   </si>
   <si>
     <t>122371</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal a construção de calçadas nos passeios públicos e o plantio de árvores, reparando os danos provocados pela obra de alargamento da Rua Dom João VI, especificamente na extensão compreendida entre as ruas Sergipe e Natal.</t>
   </si>
   <si>
     <t>122372</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de patrolamento e aplicação de solo-brita na estrada rural da Linha Schimidt, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122373</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico na Avenida Rio Grande do Sul, no sentido do Centro ao Bairro Vila Gaúcha, visando melhorar a trafegabilidade e a segurança viária.</t>
   </si>
   <si>
     <t>122374</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico, alargamento das vias, remodelação das calçadas e melhorias no escoamento das águas pluviais nas ruas José Bonifácio e Mem de Sá, no trecho entre as ruas Ceará e Natal.</t>
   </si>
   <si>
     <t>122375</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Carlinhos, Marciel Evandro Escher</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a elaboração de projeto técnico para pavimentação com pedras irregulares da estrada rural da Linha Ajuricaba até a divisa com o Município de Pato Bragado, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122376</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Marciel Evandro Escher, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a agilização dos trâmites internos para viabilizar a pavimentação asfáltica sobre pedra no trecho do aeroporto até o cemitério da Linha Boa Vista, bem como na via que liga os distritos de Curvado e Novo Horizonte.</t>
   </si>
   <si>
     <t>122377</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de poda de árvores no entorno da Praça do Distrito de Iguiporã, visando segurança, iluminação adequada e preservação do espaço público.</t>
   </si>
   <si>
     <t>122378</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de patrolamento, adição de solo-brita e compactação em trecho da estrada rural Linha São João – Margarida, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122379</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de Academias ao Ar Livre em bairros e localidades do município, visando promover saúde, lazer e qualidade de vida à população.</t>
   </si>
   <si>
     <t>122380</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos visando à celebração de parceria com o Governo do Estado do Paraná, por meio da COHAPAR, para adesão do Município de Marechal Cândido Rondon ao Programa Casa Fácil Paraná.</t>
   </si>
   <si>
     <t>122381</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de reforma completa do Lago Municipal, visando a revitalização do espaço, segurança dos usuários e melhoria das condições de lazer e convivência.</t>
   </si>
   <si>
     <t>122382</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de pavimentação asfáltica a quente (CBUQ) em estradas rurais da Linha Peroba, conforme mapa anexo, visando melhorar a trafegabilidade, a segurança viária e o escoamento da produção.</t>
   </si>
   <si>
     <t>122385</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal, através dos setores competentes, elabore projeto e libere recursos que permitam a construção de abrigos nas entradas de todas as Unidades Básicas de Saúde (UBS) que ainda não contam com referido equipamento.</t>
   </si>
   <si>
     <t>122386</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de operação tapa-buracos nas ruas Cabral e Colombo, no Bairro Recanto Feliz, visando melhorar a segurança e as condições de trafegabilidade.</t>
   </si>
   <si>
     <t>122387</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a substituição das lâmpadas convencionais por luminárias de LED nos bairros Jardim Guaíra e Jardim Marechal, visando maior eficiência energética, economia e segurança.</t>
   </si>
   <si>
     <t>122388</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de acostamento na entrada da Linha Adams, visando melhorar a segurança viária e as condições de acesso à localidade.</t>
   </si>
   <si>
     <t>122390</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf</t>
   </si>
   <si>
     <t>sugere ao presidente do Poder Legislativo a fixação da pauta e do expediente das sessões em projeção visível ao público, durante sua realização, visando ampliar a transparência e o acesso à informação.</t>
   </si>
   <si>
     <t>122391</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de cascalhamento e aplicação de solo-brita na estrada rural que liga o Distrito de São Roque à Linha Eldorado, visando garantir melhores condições de circulação, durabilidade da via e eficiência no escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>122392</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade para aquisição de mesas de bolãozinho destinadas aos clubes de mães do município, com levantamento das entidades interessadas e previsão de recursos orçamentários específicos.</t>
   </si>
   <si>
     <t>122393</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de piscina com dimensões e raias dentro dos padrões oficiais, apta à realização de competições e ao desenvolvimento de atividades esportivas.</t>
   </si>
   <si>
     <t>122394</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Marciane Maria Specht, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a realização de corrida ou caminhada alusiva ao Dia Internacional da Mulher, visando promover saúde, valorização e integração das mulheres do município e a participação das famílias rondonenses.</t>
   </si>
   <si>
     <t>122395</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal elabore projeto e libere recursos que permitam a realização de uma ampla reforma na Rodoviária Municipal Germano Bosenbecker, principalmente os banheiros.</t>
   </si>
   <si>
     <t>122396</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação de uma quadra de areia para vôlei e beach tênis na praça do loteamento Recanto Feliz.</t>
   </si>
   <si>
     <t>122398</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e à Câmara de Vereadores a realização de treinamento com os servidores e atores políticos, objetivando a implantação da Política Nacional de Linguagem Simples nos órgãos e entidades da administração pública, conforme Lei Federal nº 15.263, de 14 de novembro de 2025.</t>
   </si>
   <si>
     <t>122400</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal  alteração no trevo do Anel Viário Sul, substituindo o ângulo de visibilidade do acesso sentido Margarida à rodoviária, alterando o atual ângulo de 45° para 90° em relação à rodovia, ampliando assim a visão dos motoristas.</t>
   </si>
   <si>
     <t>122401</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal adote as medidas necessárias, visando aumentar o número de atendentes na farmácia básica de saúde, em especial para agilizar a retirada de medicamentos, evitando filas imensas e demora excessiva.</t>
   </si>
   <si>
     <t>122402</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam tanto a execução de pavimentação asfáltica na estrada rural da Linha Eldorado como também o alargamento da ponte existente sobre o Rio São Francisco Verdadeiro.</t>
   </si>
   <si>
     <t>122403</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal providencie a reparação da estrada rural do distrito de São Roque, que vai da Linha 5 Cantos até a divisa com o município de Toledo, já que a situação da via é precária e vem gerando transtornos para a comunidade.</t>
   </si>
   <si>
     <t>122404</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de parquinho infantil e academia ao ar livre no Bairro Saatkamp, visando promover lazer, saúde e qualidade de vida à comunidade.</t>
   </si>
   <si>
     <t>122405</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal, por meio da Secretaria de Desenvolvimento Econômico, a necessidade de revitalização da área de banho na praia no Parque de Lazer Anita Wanderer, em especial a troca de areia, visando a melhoria da infraestrutura turística, segurança dos usuários e valorização do referido espaço público.</t>
   </si>
   <si>
     <t>122408</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal realize um estudo técnico visando a implantação do número telefônico 156, com funcionamento 24 horas por dia, como Central Municipal de Informação, Orientação e Direcionamento ao Cidadão.</t>
   </si>
   <si>
     <t>122409</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal por meio da Secretaria de Mobilidade, elabore e implemente a Campanha Educativa Permanente de Segurança Viária voltada ao uso seguro de bicicletas (convencionais e elétricas), patinetes elétricos e demais equipamentos de mobilidade individual autopropelidos no âmbito do município.</t>
   </si>
   <si>
     <t>122410</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a ampliação do número de atendentes na Farmácia Básica, visando agilizar a entrega de medicamentos e melhorar o atendimento à população.</t>
   </si>
   <si>
     <t>122411</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a instalação de bebedouro de água no parquinho do bairro São Francisco, visando oferecer mais conforto e qualidade aos usuários do espaço.</t>
   </si>
   <si>
     <t>122412</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a construção de uma área de lazer destinada às crianças no bairro Higienópolis, visando promover convivência, bem-estar e qualidade de vida à comunidade.</t>
   </si>
   <si>
     <t>122415</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Apresenta nova sugestão para que o Executivo Municipal, através das Secretarias de Planejamento e de Esporte e Lazer, elabore projeto e destine recursos visando à instalação de parquinho infantil e academia ao ar livre no Bairro Marechal, em imóvel pertencente à Municipalidade, localizado de frente com a Avenida Expedicionário Otto Grings (Avenida das Torres), esquina com a Rua Consolação.</t>
   </si>
   <si>
     <t>122416</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de banheiros nos cemitérios distritais de Margarida e São Roque, além da execução de melhorias nos muros e cercas e da instalação de pontos de energia elétrica para utilização em reparos nos túmulos.</t>
   </si>
   <si>
     <t>122417</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recape asfáltico nas Ruas Cabral e Pastor Figur, situadas no Bairro Botafogo.</t>
   </si>
   <si>
     <t>122418</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que busque mecanismos de incentivo aos produtores de tilápia do Município, mediante criação de programas específicos e formalização de parcerias com os Governos Estadual e Federal.</t>
   </si>
   <si>
     <t>122419</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que busque mecanismos de incentivo aos produtores de leite do Município, mediante criação de programas específicos e formalização de parcerias com os Governos Estadual e Federal.</t>
   </si>
   <si>
     <t>122420</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf</t>
   </si>
   <si>
     <t>sugere ao Executivo Municipal a construção de uma ciclovia nas proximidades do Auto Posto Lagartixa, seguindo até o final da via de acesso ao bairro Barcelona, visando atender os moradores que utilizam o trajeto diariamente.</t>
   </si>
   <si>
     <t>122426</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de melhorias na pista de bicicross, com reinstalação da iluminação da pista, reparo e pintura na alvenaria e a instalação de portas nos banheiros, para adequada utilização do espaço.</t>
   </si>
   <si>
     <t>122427</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a ampliação do horário de atendimento das Unidades de Saúde da Família, passando a funcionar das 7h às 19h, de modo ininterrupto, fortalecendo o acesso da população trabalhadora em horários alternativos.</t>
   </si>
   <si>
     <t>122428</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de reforma na Unidade de Saúde do Jardim Marechal, com melhorias estruturais e adequações necessárias para melhor atendimento à população.</t>
   </si>
   <si>
     <t>122429</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de semáforo no cruzamento da Avenida Maripá com a Rua Porto Alegre, melhorando o acesso à UPA - Unidade de Pronto Atendimento, ampliando a segurança e organização do tráfego.</t>
   </si>
   <si>
     <t>122430</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico no trecho compreendido entre o Portal da Cidade e a rotatória da Agrícola Horizonte, visando melhorar a mobilidade e as condições de tráfego.</t>
   </si>
   <si>
     <t>122431</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de melhorias na estrada rural da Linha Guavirá até a divisa com Novo Horizonte, bem como patrolamento e aplicação de solo-brita nas Linhas Horizontina, Feliz e Perdigão.</t>
   </si>
   <si>
     <t>122432</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de melhorias, com patrolamento e aplicação de solo-brita, na estrada rural da Linha Heidrich até a Linha Três Voltas, bem como da Associação da Linha Maracanã até São Cristóvão.</t>
   </si>
   <si>
     <t>122433</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de unidades habitacionais populares no Distrito de São Roque, visando atender à demanda por moradia e reduzir o déficit habitacional local.</t>
   </si>
   <si>
     <t>122435</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Carlinhos, Marciel Evandro Escher, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, por meio da Secretaria de Planejamento, a elaboração de projeto e liberação de recursos para pavimentação com pedras irregulares na Linha Ajuricaba, bem como o alargamento das pontes sobre o Arroio Ajuricaba e a Sanga do Mico.</t>
   </si>
   <si>
     <t>122436</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a substituição das lâmpadas convencionais por luminárias de LED em toda a extensão da Rua das Flores e arredores, no Bairro Higienópolis, visando maior eficiência energética e segurança.</t>
   </si>
   <si>
     <t>122437</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de operação tapa-buracos na Rua Afonso Diesel e vias adjacentes, nas proximidades do posto de saúde do Jardim Líder, visando melhorar a segurança e a trafegabilidade.</t>
   </si>
   <si>
     <t>122438</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de poda de árvores na Rua Salvador, no Bairro Rainha, visando garantir segurança e adequada manutenção do espaço urbano.</t>
   </si>
   <si>
     <t>122441</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122441/indicacao_124_-_equipamento_adaptado_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a instalação de equipamentos de lazer adaptados para crianças com deficiência física ou intelectual nos parquinhos públicos do município.</t>
   </si>
   <si>
     <t>122442</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos visando à instalação de farmácia de manipulação municipal, com o objetivo de reduzir custos e ampliar o fornecimento de medicamentos à população.</t>
   </si>
   <si>
     <t>122445</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de caçambas estacionárias em pontos viciados de descarte irregular de lixo no Município.</t>
   </si>
   <si>
     <t>122446</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de cobertura (telhado) na área frontal e lateral, bem como melhorias na calçada da Farmácia Básica, visando proteger usuários, acompanhantes e servidores das intempéries climáticas e garantir maior segurança e acessibilidade.</t>
   </si>
   <si>
     <t>122447</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revisão da cobrança da Taxa de Iluminação Pública dos moradores da Vila Rural que não são contemplados com o serviço, concedendo a respectiva isenção aos que ainda não recebem o benefício.</t>
   </si>
   <si>
     <t>122450</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Gordinho do Suco, Padeiro, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico em todas as vias públicas do Bairro Frankfurt, visando melhorar a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>122451</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade técnica para implantação de parquinho infantil, academia da terceira idade e campinho de areia na região dos loteamentos Dorbacher, Sabiá, Portal do Sol e Vale do Sol.</t>
   </si>
   <si>
     <t>122456</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal adote medidas que permitam a criação de algum programa ou incentivo aos agricultores rondonenses para instalação de geradores nas propriedades rurais, já que as constantes quedas e interrupções no fornecimento de energia por parte da Copel está causando enormes prejuízos financeiros.</t>
   </si>
   <si>
     <t>122459</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal, através dos setores competentes, faça uma avaliação técnica para possível alteração da vaga exclusiva de táxi localizada na Rua Santa Catarina, nas proximidades da agência da Caixa Econômica Federal, já que a mesma não tem sido utilizada com frequência.</t>
   </si>
   <si>
     <t>122460</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal elabore projetos e libere recursos que permitam a execução de melhorias na conservação das praças e dos espaços de lazer, considerando a importância desses locais para o bem-estar, a convivência social e a qualidade de vida da população rondonense.</t>
   </si>
   <si>
     <t>122461</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf</t>
   </si>
   <si>
     <t>sugere que o Executivo Municipal viabilize a construção de uma nova ponte sobre o Rio Curvado, localizado na Linha Curvado, em estrada próxima ao Pescados Bellé, a qual permite acesso à diversas propriedades rurais.</t>
   </si>
   <si>
     <t>122464</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que viabilize a construção de uma capela mortuária na região do Bairro Boa Vista, nas proximidades do Cemitério Municipal, proporcionando local adequado para velórios e acolhimento das famílias.</t>
   </si>
   <si>
+    <t>122468</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122468/indicacao_136_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a sugestão para que o Executivo Municipal, através do setor competente, providencie a realização de reparos no telhado do ginásio de esportes do distrito de Margarida.</t>
+  </si>
+  <si>
+    <t>122470</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122470/indicacao_137_-_revisao_iluminacao_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de manutenção e reestruturação da iluminação pública no Distrito de Novo Três Passos, incluindo a Praça local, atualmente sem sistema de iluminação adequado.</t>
+  </si>
+  <si>
+    <t>122471</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122471/indicacao_138_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal que seja realizado o asfaltamento ou a pavimentação com pedras irregulares na estrada da Linha Sanga do Mico, no distrito de Bom Jardim.</t>
+  </si>
+  <si>
+    <t>122472</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122472/indicacao_139_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal disponibilize transporte escolar adequado aos alunos matriculados no curso técnico do Colégio Estadual Eron Domingues, especialmente aos estudantes oriundos da Vila Rural Santa Clara, do distrito de Novo Horizonte e das linhas rurais próximas.</t>
+  </si>
+  <si>
+    <t>122473</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122473/indicacao_140_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de recapeamento asfáltico na Rua Planalto, no Bairro Barcelona, em trecho de meia rua ainda não pavimentada de aproximadamente 500 metros.</t>
+  </si>
+  <si>
+    <t>122474</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122474/indicacao_141_-_poda_de_arvore_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de poda de árvores nas Ruas das Flores e Antúrios, no Bairro Higienópolis, visando garantir segurança e adequada manutenção urbana.</t>
+  </si>
+  <si>
+    <t>122475</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122475/indicacao_142_-_tapa_buraco_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de reparo na travessia elevada localizada em frente ao Mercado Favorito, na Av. Irio Jacob Welp, visando garantir segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>122476</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122476/indicacao_143_-_construcao_de_calcadas_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a construção de calçadas no entorno da Escola Municipal Floriano Peixoto, no Distrito de Iguiporã, visando garantir segurança e acessibilidade aos pedestres.</t>
+  </si>
+  <si>
+    <t>122477</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122477/indicacao_144_-_parquinho_infnatil_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a construção de parquinho infantil na Escola Municipal 25 de Julho, no Bairro Primavera, visando promover lazer e desenvolvimento das crianças.</t>
+  </si>
+  <si>
+    <t>122478</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122478/indicacao_145_-_farmacia_basica_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos para implantação de Farmácia Básica nas proximidades dos bairros São Lucas, Marechal, São Francisco, Parque Ecológico e Universitário.</t>
+  </si>
+  <si>
+    <t>122479</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122479/indicacao_146_-_parquinho_bairro_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de parquinho infantil em área pública localizada na Rua Bolívia, no Bairro Beija-Flor, visando promover lazer e convivência comunitária.</t>
+  </si>
+  <si>
+    <t>122480</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122480/indicacao_147_-_poda_ciclovia_sc_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de poda das árvores localizadas na ciclovia da Rua Santa Catarina, melhorando a  visibilidade, iluminação e segurança para os ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>122483</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122483/indicacao_148_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal aproveite a estrutura já existente na Escola Municipal 25 de Março, bastando apenas o fechamento lateral e a construção do piso da quadra de esportes para facilitar o uso do espaço para realização de atividades de educação física pelos alunos.</t>
+  </si>
+  <si>
+    <t>122484</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122484/indicacao_149_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a execução de melhorias com “tapa-buracos” na estrada rural da Linha Curvado, na extensão compreendida entre a primeira ponte até o início do pavimento com paralelepípedo.</t>
+  </si>
+  <si>
+    <t>122485</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122485/indicacao_150_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a construção de escada com corrimão no Lago Municipal Rodolfo Rieger, no acesso ao bosque localizado em frente ao Teatro Municipal, visando facilitar o acesso de pessoas idosas e com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>122486</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122486/indicacao_151_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a revisão, manutenção e, se necessário, instalação de novos aparelhos de ar-condicionado no Centro de Atendimento à Família (CAF) de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122487</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122487/indicacao_152_-_recuperacao_e_recapamento_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a urgente recuperação estrutural e recapeamento asfáltico da Travessa Estrela, no Bairro Vila Gaúcha, diante das precárias condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>122488</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122488/indicacao_153_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a instalação de um novo abrigo coberto no ponto de ônibus localizado na Avenida Maripá, nas proximidades da esquina com a Rua Natal, no Bairro BNH 1, visando oferecer maior conforto e proteção aos usuários do transporte coletivo urbano.</t>
+  </si>
+  <si>
+    <t>122489</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122489/indicacao_154_-_revitalizacao_ambiental_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a elaboração e execução de projeto de revitalização das Áreas de Preservação Ambiental do Município, incluindo a Área de Preservação Borboleta.</t>
+  </si>
+  <si>
+    <t>122491</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122491/indicacao_155_-_grama_sintetica_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de visita técnica e revitalização do parquinho da Escola de São Roque, com implantação de grama sintética ou substituição do gramado existente.</t>
+  </si>
+  <si>
+    <t>122492</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122492/indicacao_156_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal que execute diversas melhorias nos parquinhos e praças dos distritos de Novo Horizonte, São Roque, Iguiporã e Novo Três Passos, incluindo corte de grama, limpeza e colocação de pedrisco nos passeios.</t>
+  </si>
+  <si>
+    <t>122494</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122494/indicacao_157_-_revitalizacao_calcada_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a revitalização do calçamento em todo o entorno da Escola Municipal Bento Munhoz da Rocha Neto, com substituição do ponto de ônibus e implantação de toldo no acesso da Educação Infantil.</t>
+  </si>
+  <si>
+    <t>122496</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122496/indicacao_158_-_rua_colombo_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de limpeza, roçada e retirada de entulhos na Rua Colombo, bem como estudo para pavimentação asfáltica até a Associação Vale do Sol da Polícia Militar.</t>
+  </si>
+  <si>
+    <t>122497</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Policial Fabio - PF</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122497/indicacao_159_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Mobilidade, viabilize a implantação de barreira física central em faixa de pedestres existente na Avenida Maripá, mas precisamente na esquina com Rua Espírito Santo.</t>
+  </si>
+  <si>
+    <t>122498</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122498/indicacao_160_-_ponto_onibus_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de ponto de ônibus coberto na Avenida Maripá, junto ao muro da Escola Municipal Antônio Rockenbach, no Bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>122499</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122499/indicacao_161_-_limpeza_galerias_primavera_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de limpeza em galerias pluviais  localizadas na Rua Otto Folmann, no bairro Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>122500</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122500/indicacao_162_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Mobilidade, providencie a implantação de semáforo no cruzamento da Avenida Rio Grande do Sul com a Rua Mem de Sá, em substituição à rotatória existente.</t>
+  </si>
+  <si>
+    <t>122501</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122501/indicacao_163_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo a realização de demarcação individual das vagas de estacionamento paralelo na área comercial do Município, com o objetivo de otimizar a capacidade de ocupação e aumentar a rotatividade de veículos.</t>
+  </si>
+  <si>
+    <t>122502</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122502/indicacao_164_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo a realização de manutenção em tampa de bueiro danificada e a limpeza do passeio público na Rua São Paulo, nº 5690, em razão de risco à segurança de pedestres, especialmente crianças.</t>
+  </si>
+  <si>
+    <t>122504</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122504/indicacao_165_-_melhoras_estrada_rural_-_marciel_e_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias nas estradas rurais que ligam a Linha São Cristóvão a São Roque e no trecho de São Roque passando pelo Cemitério até Marrecos Atena.</t>
+  </si>
+  <si>
+    <t>122505</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122505/indicacao_166_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal inicie tramites administrativos e providencie a aquisição/recebimento de veículos, em especial de ambulâncias, sendo uma de suporte básico e uma  de suporte avançado, para uso por parte da Secretaria Municipal de Saúde no atendimento a toda comunidade rondonense.</t>
+  </si>
+  <si>
+    <t>122506</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122506/indicacao_167_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a construção de um posto de saúde porte um no final do Bairro Primavera, nas proximidades do Bairro Paraíso, com o terreno a definir junto a Administração municipal, através da Secretaria de Saúde, buscando a melhor localização por conta da construção do conjunto habitacional.</t>
+  </si>
+  <si>
+    <t>122507</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122507/indicacao_168_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a instalação de brinquedos adaptados e inclusivos, com foco em acessibilidade e estímulos sensoriais, nos parquinhos públicos de Marechal Cândido Rondon, destinados especialmente a crianças com deficiência, cadeirantes e com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>122508</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122508/indicacao_169_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a implantação de uma área de lazer completa no Bairro Ana Paula, contemplando Arena Society, parquinho infantil e academia ao ar livre.</t>
+  </si>
+  <si>
+    <t>122509</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122509/indicacao_170_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a implantação de programa de vacinação domiciliar, mediante agendamento e avaliação técnica, para crianças com Transtorno do Espectro Autista (TEA), no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122510</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122510/indicacao_171_-_aplicativo_govfacil_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implementação de aplicativo de gestão pública para divulgação da execução orçamentária, bem como a instalação de totens de consulta em pontos estratégicos da cidade.</t>
+  </si>
+  <si>
+    <t>122511</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122511/indicacao_172_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através da Secretaria de Infraestrutura, realize melhorias com patrolamento e colocação de solo-brita na estrada rural da Linha Baitaca.</t>
+  </si>
+  <si>
+    <t>122513</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122513/indicacao_173_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a construção de um Ginásio de Esportes no Bairro Boa Vista, visando fortalecer a prática esportiva e atender às necessidades da comunidade local.</t>
+  </si>
+  <si>
+    <t>122515</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122515/indicacao_174_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Educação, viabilize a aquisição e instalação de câmeras de segurança, portão eletrônico e vídeo porteiro, além de vigia Escola Municipal Idalina Joanna Vianna Guzzoni, no Bairro Boa Vista</t>
+  </si>
+  <si>
+    <t>122516</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122516/indicacao_175_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal providencie a realização de melhorias no acesso a UBS do Bairro Primavera, em especial na rampa que é íngreme e na instalação de corrimão, ampliando a mesma ação nas demais unidades básicas de saúde de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122521</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Carlinhos, Coronel Welyngton</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122521/indicacao_176_-_recape_vila_gaucha_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Reitera e reforça a Indicação nº 956/2025, que sugere ao Poder Executivo Municipal a realização de obras de recapeamento asfáltico nas vias que compreendem a região do Bairro Vila Gaúcha, incluindo os Loteamentos Andorinhas, Baio, Raquel Malhas e demais áreas adjacentes.</t>
+  </si>
+  <si>
+    <t>122522</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122522/indicacao_177_-_melhorias_sinalizacao_horizontal_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na sinalização horizontal da Rua 9 de Agosto, em frente à Copagril.</t>
+  </si>
+  <si>
+    <t>122523</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122523/indicacao_178_-_superposte_arara_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de superposte de iluminação pública no acesso à Linha Arará, visando ampliar a segurança no local.</t>
+  </si>
+  <si>
+    <t>122524</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122524/indicacao_179_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na estrada rural do Arroio Fundo, conforme trecho indicado em mapa anexo.</t>
+  </si>
+  <si>
+    <t>122525</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122525/indicacao_180_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na estrada rural da Linha Vorá até o encontro com a pavimentação em pedra irregular.</t>
+  </si>
+  <si>
+    <t>122526</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122526/indicacao_181_-_farmacia_basica_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos visando à implantação de uma Farmácia Básica nas proximidades dos bairros Higienópolis, Botafogo, Recanto Feliz, Barcelona e Augusto.</t>
+  </si>
+  <si>
+    <t>122527</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Juliano Oliveira, Rafael Cristiano Heinrich</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122527/indicacao_182_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a construção de um Centro Dia, para idosos e pessoas com deficiência, que dependam de outras pessoas para suas atividades básicas diárias e que apresentam maior vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>122528</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122528/indicacao_183_-_patio_maquinas_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos visando à implantação de um pátio de máquinas para atendimento aos agricultores dos distritos de Margarida, Bom Jardim e Novo Três Passos.</t>
+  </si>
+  <si>
+    <t>122530</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Marciane Maria Specht, Padeiro, Policial Fabio, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122530/indicacao_184_-_centro_especializado_odontologia_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de um Centro de Especialidades Odontológicas (CEO) no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122531</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122531/indicacao_185_-_limpeza_estrada_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de serviços de limpeza das margens e aplicação de solo-brita na estrada rural da Linha Barro Preto, no Distrito de Novo Três Passos.</t>
+  </si>
+  <si>
+    <t>122532</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122532/indicacao_186_-_bicicletario_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de bicicletário junto à Farmácia Básica Municipal.</t>
+  </si>
+  <si>
+    <t>122533</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122533/indicacao_187_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal providencie a substituição do atual abrigo coberto existente na Rua das Dálias, no Bairro Sol Nascente, por uma estrutura nova e que ofereça maior proteção contra ação do tempo aos usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>122534</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122534/indicacao_188_-_abertura_rua_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a elaboração de projeto técnico e liberação de recursos para abertura da Rua Brasília, no Bairro Augusto, em extensão aproximada de 130 metros.</t>
+  </si>
+  <si>
+    <t>122535</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122535/indicacao_189_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, execute um novo recape asfáltico na Rua Amapá, mais precisamente no Loteamento Espigão, contemplando inclusive um trecho de 200 metros de meia rua ainda não pavimentada.</t>
+  </si>
+  <si>
+    <t>122536</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122536/indicacao_190_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, seja realizada uma poda das árvores na Avenida Irio Jacob Welp, em especial nas proximidades da Escola Municipal Criança Feliz.</t>
+  </si>
+  <si>
+    <t>122537</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122537/indicacao_191_-_travessia_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de travessia elevada em frente à Escola Municipal Idalina Joanna Vianna Guzzoni, no Bairro Boa Vista, visando reforçar a segurança de alunos, pais e pedestres.</t>
+  </si>
+  <si>
+    <t>122538</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122538/indicacao_192_-_estrada_linha_schmidt_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de melhorias na estrada de acesso à Linha Schmidt, melhorando a circulação de veículos e o acesso da população.</t>
+  </si>
+  <si>
+    <t>122540</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122540/indicacao_193_-_recape_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico na Rua Amir Dalla Vecchia.</t>
+  </si>
+  <si>
+    <t>122541</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122541/indicacao_194_-_recape2_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico na Rua Helmut Koch.</t>
+  </si>
+  <si>
+    <t>122543</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122543/indicacao_195_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria Municipal de Mobilidade, realize a elevação e adequação da lombada localizada na Avenida José Forlim, em frente ao Bar Tikao, no Distrito de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>122545</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122545/indicacao_196_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize a retirada ou realocação do ponto de ônibus localizado no Bairro Augusto, tendo em vista questões de segurança pública.</t>
+  </si>
+  <si>
+    <t>122546</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122546/indicacao_197_-_calcada_dom_joao_vi_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>122547</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122547/indicacao_198_-_arborizacao_ijw_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal o plantio de árvores em toda a extensão da Avenida Irio Jacob Welp, promovendo arborização urbana adequada.</t>
+  </si>
+  <si>
+    <t>122548</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122548/indicacao_199_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, viabilize a implantação do Programa Meu Campinho no distrito de Porto Mendes.</t>
+  </si>
+  <si>
+    <t>122550</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122550/indicacao_200_-_baus_de_reciclaveis_-_gordinho.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal, por meio da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, que sejam estudadas e adotadas medidas para a instalação de baús coletores de lixo reciclável em todas as linhas do município</t>
+  </si>
+  <si>
+    <t>122551</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122551/indicacao_201_-_equipamento_de_ultrassom_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal, por meio da Secretaria de Saúde, a viabilização da aquisição de um equipamento de Ultrassom, com o objetivo de ampliar a capacidade diagnóstica e garantir maior qualidade e agilidade nos atendimentos prestados à população</t>
+  </si>
+  <si>
+    <t>122552</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122552/indicacao_202_-_complexo_lider_e_santo_amaro_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a construção de um complexo esportivo nos bairros Jardim Líder e Santo Amaro, próximo ao centro de eventos, com a instalação de parquinho infantil, academia ao ar livre e arena society, visando promover a prática de esportes e o lazer para a população da região.</t>
+  </si>
+  <si>
+    <t>122553</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122553/indicacao_203_-_rodoviaria_-_grodinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de melhorias, reforma e readequação dos banheiros da Rodoviária Municipal de Marechal Cândido Rondon, visando oferecer mais conforto, funcionalidade e qualidade no atendimento aos usuários.</t>
+  </si>
+  <si>
+    <t>122554</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122554/indicacao_204_-_recapamento_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de recapeamento asfáltico nas ruas Souza Naves, São João Del Rey e Américo Vespúcio, no trecho final antes do muro lateral do Cemitério Municipal, no Bairro Vila Gaúcha.</t>
+  </si>
+  <si>
+    <t>122558</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122558/indicacao_205_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a instalação de um trapiche flutuante no Parque de Lazer Anita Wanderer, em Porto Mendes, devido a grande variação do nível do Lago de Itaipu, o que gera grandes transtornos para colocação e retirada de embarcações da água</t>
+  </si>
+  <si>
+    <t>122561</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Marciane Maria Specht</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122561/indicacao_206_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a construção de uma ciclovia na Avenida Rio Grande do Sul, na extensão compreendida entre o portal de entrada e a Avenida Expedicionário Otto Grings (Avenida das Torres).</t>
+  </si>
+  <si>
+    <t>122562</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122562/indicacao_207_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através da Secretaria de Mobilidade, a realização de uma nova pintura das faixas de pedestre na Avenida Maripá, em especial na extensão compreendida entre as ruas Espírito Santo e Pernambuco, onde diariamente há grande circulação de pedestres.</t>
+  </si>
+  <si>
+    <t>122566</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122566/indicacao_208_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal viabilize a pavimentação asfáltica da estrada rural da Linha Palmital, especialmente no morro da Linha Vorá, no interior do município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122567</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122567/indicacao_209_-_melhoras_estrada_rural_-_marciel_e_marciane.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de patrolamento, aplicação de solo-brita e cascalhamento na estrada da Linha Santo Ângelo, em Vila Curvado, em extensão aproximada de 1.500 metros.</t>
+  </si>
+  <si>
+    <t>122568</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122568/indicacao_210_-_meu_campinho_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a viabilização de recursos para implantação do projeto “Meu Campinho” no Bairro Ana Paula.</t>
+  </si>
+  <si>
+    <t>122569</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Carlinhos, Marciane Maria Specht</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122569/indicacao_211_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize um estudo de viabilidade e adote as medidas administrativas necessárias visando arcar com os custos do exame de tuberculose e a vacinação do rebanho contra a brucelose animal.</t>
+  </si>
+  <si>
+    <t>122570</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122570/indicacao_212_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a pavimentação com pedras irregulares da estrada rural que permite a ligação entre a Linha Concórdia e a ETA do SAAE, numa extensão aproximada de 1.000 metros.</t>
+  </si>
+  <si>
+    <t>122571</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122571/indicacao_213_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e Mobilidade, a construção de uma travessia elevada na Rua Belém, em local situado em frente ao Asilo Lar Rosas Unidas, buscando assim oferecer maior segurança aos pedestres que diariamente circulam pelo referido local.</t>
+  </si>
+  <si>
+    <t>122572</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122572/indicacao_214_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento, elabore projeto e libere recursos que permitam a execução de um novo recape asfáltico nas vias públicas do Bairro Alvorada que carecem de uma melhoria no pavimento.</t>
+  </si>
+  <si>
+    <t>122573</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122573/indicacao_215_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a instalação de coberturas tanto no acesso quando sobre as mesas externas do refeitório e biblioteca da Escola Municipal 25 de Julho, buscando oferecer proteção contra a ação do tempo, tanto em dias de forte calor quanto em períodos chuvosos</t>
+  </si>
+  <si>
+    <t>122574</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122574/indicacao_216_-_abastecedoruo_-_spohr.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a reforma ou instalação de novo abastecedouro comunitário na Linha Neuhaus.</t>
+  </si>
+  <si>
+    <t>122575</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122575/indicacao_217_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, realize a poda de árvores na Rua Santa Catarina, em direção a Agrícola Horizonte, bem como na ciclovia da Rua 7 de setembro.</t>
+  </si>
+  <si>
+    <t>122576</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Juliano Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122576/indicacao_218_-_revitalizacao_avenida_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a elaboração de projeto e posterior revitalização da Avenida Expedicionário Otto Grings (Avenida das Torres), com implantação de ciclovia, calçadas, iluminação pública e melhorias urbanísticas.</t>
+  </si>
+  <si>
+    <t>122577</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122577/indicacao_219_-_semafaro_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de semáforo no Anel Viário, entre a Rua Helmuth Priesnitz e a Avenida Rio Grande do Sul.</t>
+  </si>
+  <si>
+    <t>122578</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122578/indicacao_220_-_bicicletario_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de bicicletário em frente ao posto de saúde do Bairro Augusto I, visando oferecer local adequado para estacionamento de bicicletas, melhorar a organização do espaço público e facilitar o acesso de usuários que utilizam esse meio de transporte.</t>
+  </si>
+  <si>
+    <t>122579</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122579/indicacao_221_-_poda_arvore_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de poda das árvores na Rua Paraíba, nas proximidades do Fórum da Comarca de Marechal Cândido Rondon, visando melhorar a segurança, a visibilidade e a conservação da arborização urbana.</t>
+  </si>
+  <si>
+    <t>122580</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122580/indicacao_222_-_compactacao_estrada_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de compactação com rolo na estrada cascalhada que liga o final do asfalto da Linha Bandeirante até a ponte na divisa com Nova Santa Rosa, em extensão aproximada de 3 km.</t>
+  </si>
+  <si>
+    <t>122585</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122585/indicacao_223_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal que sejam adotadas providências junto ao Governo do Estado do Paraná para a estadualização da rodovia que liga o município de Marechal Cândido Rondon ao Distrito de Margarida.</t>
+  </si>
+  <si>
+    <t>122586</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122586/indicacao_224_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, por meio da Secretaria Municipal de Saúde, viabilize a aquisição de um equipamento de mamografia, visando ampliar e agilizar a realização de exames.</t>
+  </si>
+  <si>
+    <t>122587</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122587/indicacao_225_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal que viabilize a realização de cirurgias de catarata às pessoas que aguardam por este procedimento na rede pública, com o objetivo de agilizar o atendimento e promover a saúde ocular da população.</t>
+  </si>
+  <si>
+    <t>122588</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122588/indicacao_226_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, por meio da Secretaria Municipal de Agricultura, Pecuária e Desenvolvimento Sustentável, viabilize a instalação de lixeiras ao longo da Avenida Írio Jacob Welp, nas proximidades da ciclovia e das áreas destinadas à caminhada.</t>
+  </si>
+  <si>
+    <t>122589</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122589/indicacao_227_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias com patrolamento e cascalhamento do prolongamento da Rua São Marcos, na região do Jardim Marechal, além de agilizar os atendimentos dos protocolos efetuados por produtores rurais que residem nas proximidades e que aguardam ansiosos pela execução de melhorias em seus acessos.</t>
+  </si>
+  <si>
+    <t>122590</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122590/indicacao_228_-_limpez_e_manutencao_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere melhorias na drenagem pluvial, com limpeza e manutenção de bocas de lobo na Rua Mato Grosso, nas proximidades do Colégio Cívico-Militar Marechal, na região do Bairro São Lucas, Loteamento João de Barro e Loteamento Balko.</t>
+  </si>
+  <si>
+    <t>122591</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122591/indicacao_229_-_melhorias_asfalto_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na pavimentação asfáltica e poda de árvores na Rua José Bonifácio e vias próximas, no trecho compreendido entre o BNH e a Praça Willy Barth, no centro de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122592</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122592/indicacao_230_-_sinalizacao_viaria_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria Municipal de Mobilidade, realize o reforço da sinalização viária com instalação de placas alertando sobre a presença de ciclistas, implantação de faixas reflexivas, bem como a limpeza e manutenção das margens da rodovia municipal que liga o Distrito de Novo Horizonte à Linha Bela Vista.</t>
+  </si>
+  <si>
+    <t>122594</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122594/indicacao_231_-_espacos_pet_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos visando à implantação de espaços pet em praças, parques, Lago Municipal e demais áreas públicas de lazer e pontos turísticos do município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122595</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122595/indicacao_232_-_servico_limpeza_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a disponibilização de horas-máquina para a realização de serviços de limpeza no Distrito de São Roque, atendendo solicitação da Associação Comunitária da localidade.</t>
+  </si>
+  <si>
+    <t>122598</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122598/indicacao_233_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal, por meio da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, a realização de campanha informativa e produção de vídeo demonstrativo sobre a utilização do Bloco de Produtor Rural Eletrônico, visando orientar e auxiliar os agricultores do município.</t>
+  </si>
+  <si>
+    <t>122599</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122599/indicacao_234_-_asfalto_rua_gen._rondon_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a realização de estudo técnico e a liberação de recursos para a pavimentação asfáltica de meia rua, no trecho da rua General Rondon, desde a Escola Municipal Ana Paula até a Avenida Irio Jacob Welp.</t>
+  </si>
+  <si>
+    <t>122600</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122600/indicacao_235_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a reposição da tampa de boca de lobo localizada na Rua Ponta Grossa, nº 622, visando garantir a segurança dos pedestres e moradores da região.</t>
+  </si>
+  <si>
+    <t>122601</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122601/indicacao_236_-_galeria_pluvial_-_r._10_de_abril_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de consertos na tampa da galeria pluvial localizada na esquina das ruas 10 de Abril e Alfredo Nied, no bairro São Lucas, visando garantir a segurança no local.</t>
+  </si>
+  <si>
+    <t>122606</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122606/indicacao_237_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal para que, através da Secretaria de Mobilidade, seja realizado estudo técnico com o objetivo de ampliar o número de vagas de estacionamento de curta duração na região central da cidade, bem como avaliar a ampliação do tempo máximo de permanência das vagas já existentes para até 30 minutos.</t>
+  </si>
+  <si>
+    <t>122607</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122607/indicacao_238_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a implantação de uma travessia elevada em frente ao Colégio Integral, localizado na Rua São Paulo, nº 397.</t>
+  </si>
+  <si>
+    <t>122608</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122608/indicacao_239_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que Executivo Municipal formalize convênio com a Itaipu Binacional para liberação de recursos que permitam a pavimentação asfáltica sobre as pedras irregulares da estrada rural existente entre a BR-163 e a Associação de Moradores da Linha Guavirá, numa extensão de 2,3 quilômetros.</t>
+  </si>
+  <si>
+    <t>122609</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122609/indicacao_240_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal procure formalizar convênio com o município de Toledo para viabilizar o alargamento da ponte existente sobre o Arroio Marrecos, localizada no limite dos municípios e que atualmente vem causando transtornos e dificuldades aos produtores da região quando realizam o deslocamento de maquinários agrícolas.</t>
+  </si>
+  <si>
+    <t>122610</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122610/indicacao_241_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Educação, adote as medidas necessárias visando a instalação de ar condicionado em todos os ônibus que atuam no transporte escolar, além de incluir, na próxima licitação, a exigência de que os veículos terceirizados também possuam ar condicionado.</t>
+  </si>
+  <si>
+    <t>122614</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>Valdirzinho, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122614/indicacao_242_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize diversas melhorias na Escola Municipal Costa e Silva, do distrito de Margarida, atendendo desta forma ao pedido entregue pelos alunos do 3º A e B, durante visita realizada na Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>122615</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122615/indicacao_243_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a construção de uma ciclovia na Rua Pastor Mayer, ligando as Avenidas Irio Jacob Welp e Expedicionário Otto Grings (Avenida das Torres), numa extensão aproximada de 450 metros.</t>
+  </si>
+  <si>
+    <t>122616</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122616/indicacao_244_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, verifique e faça a limpeza dos bueiros e galerias de águas pluviais da Avenida Maripá, em especial nas proximidades da esquina com a Rua Porto Alegre, onde em dia de chuva forte há constantemente acúmulo de águas pluviais pela ineficiência da drenagem, prejudicando os comerciantes e a comunidade em geral.</t>
+  </si>
+  <si>
+    <t>122619</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122619/indicacao_245_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a construção de banheiros na Praça 31 de Outubro, conhecida popularmente como "Praça das Igrejas".</t>
+  </si>
+  <si>
+    <t>122620</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122620/indicacao_246_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, realize um estudo de viabilidade técnica para instalação de um semáforo na Avenida Rio Grande do Sul, mais precisamente na esquina com a Rua Helmuth Priesnitz.</t>
+  </si>
+  <si>
+    <t>122621</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122621/indicacao_247_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e viabilize a colocação de solo-brita na estrada rural da Linha Arroio São Luiz, do Distrito de Bela Vista.</t>
+  </si>
+  <si>
+    <t>122624</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122624/indicacao_248_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a pavimentação asfáltica ou poliédrica da estrada rural que inicia no final da Rua Anita Trentin e chega nas proximidades do Rancho Raiz, na Linha Peroba.</t>
+  </si>
+  <si>
+    <t>122625</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122625/indicacao_249_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e a colocação de solo-brita na estrada da Linha Hermann, no distrito de São Roque.</t>
+  </si>
+  <si>
+    <t>122626</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122626/indicacao_250_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, amplie a divulgação do calendário de recolha do lixo orgânico, bem como volte a estimular e conscientizar os munícipes da importância da separação correta dos lixos reciclável e orgânico, através de campanhas em mídias digitais e meios de comunicação.</t>
+  </si>
+  <si>
+    <t>122627</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122627/indicacao_251_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do SAAE, providencie a instalação de uma caixa de água junto a Associação de Moradores da Linha Três Voltas, buscando assim atender ao anseio dos moradores que residem nas proximidades.</t>
+  </si>
+  <si>
+    <t>122628</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122628/indicacao_252_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e Mobilidade, realize um estudo técnico sobre a rotatória existente na entrada do distrito de Porto Mendes, já que veículos e maquinários não conseguem contorná-la pelo ângulo existente, obrigando-os em alguns casos a ir pela contramão, o que amplia os riscos de acidentes</t>
+  </si>
+  <si>
+    <t>122629</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122629/indicacao_253_2026_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Saúde, disponibilize wi-fi livre no Setor de Frotas, localizado na Rua D. João VI, permitindo que os munícipes tenham acesso e possam utilizar para requisitar transporte por aplicativo ou mesmo avisar um familiar, quando retornarem de alguma consulta ou procedimento médico.</t>
+  </si>
+  <si>
+    <t>122631</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122631/indicacao_254_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, viabilize a instalação de rede de proteção para as arquibancadas e de um novo bebedor de água no ginásio de esportes do distrito de Margarida.</t>
+  </si>
+  <si>
+    <t>122632</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122632/indicacao_255_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal providencie a aquisição e entrega de colchões para a ASSINDAMAR, permitindo que os mesmos sejam utilizados em viajem e alojamento de atletas, durante as várias competições realizadas durante o ano.</t>
+  </si>
+  <si>
+    <t>122633</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122633/indicacao_256_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, viabilize a colocação de fresa de asfalto na via pública do Parque Industrial Leste, numa extensão aproximada de 500 metros.</t>
+  </si>
+  <si>
+    <t>122634</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122634/indicacao_257_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, viabilize a instalação de uma pequena galeria e de uma boca de lobo na estrada existente ao lado da Mecânica do Clóvis, no Parque Industrial Leste, localizado nas margens da BR-163.</t>
+  </si>
+  <si>
+    <t>122636</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122636/indicacao_258_-_fonoaudiologia_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a criação de força-tarefa em fonoaudiologia para atendimento de crianças em idade escolar, visando reduzir a demanda reprimida e melhorar o desenvolvimento educacional no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122637</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122637/indicacao_259_-_ortopedia_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a criação de força-tarefa na área de ortopedia para atendimento de crianças e demais munícipes em fila de espera, visando reduzir a demanda reprimida e garantir maior agilidade nos serviços de saúde.</t>
+  </si>
+  <si>
+    <t>122638</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122638/indicacao_260_-_redutor_velocidade_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade para instalação de redutor de velocidade na Rua Los Angeles, no trecho entre as ruas Vere e Atlanta, visando aumentar a segurança dos usuários, especialmente nas proximidades de ponto de ônibus escolar.</t>
+  </si>
+  <si>
+    <t>122639</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>Sargento Spohr, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122639/indicacao_261_-_acao_clube_servicos_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de ação conjunta de limpeza e recolhimento de resíduos em áreas urbanas e ambientais, visando o combate à dengue e o fortalecimento do engajamento comunitário.</t>
+  </si>
+  <si>
+    <t>122642</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122642/indicacao_262_-_mini_arena_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na Mini Arena do Loteamento Recanto Feliz, na Rua Belém, incluindo iluminação, paisagismo, mobiliário urbano, cercamento, implantação de ATI e playground infantil.</t>
+  </si>
+  <si>
+    <t>122643</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122643/indicacao_263_-_pavimentacao_asfaltica_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias na pavimentação asfáltica no Loteamento das Torres, Bairro Universitário, e na região do Parque Industrial II, nas proximidades do SESI.</t>
+  </si>
+  <si>
+    <t>122644</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122644/indicacao_264_-_led_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a melhoria da iluminação pública, com substituição por lâmpadas de LED, na Rua Dom João VI e vias adjacentes, nas proximidades do ISEPE, no Bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>122645</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122645/indicacao_265_-_estacionamento_moto_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de estacionamento exclusivo para motocicletas na Avenida Maripá, nas proximidades do número 1621, visando melhorar a organização do trânsito e a segurança viária.</t>
+  </si>
+  <si>
+    <t>122646</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122646/indicacao_266_-_bueiro_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias no cruzamento da Rua Rio Grande do Norte com a Avenida Maripá, incluindo reparos em bueiros, ciclovia, sinalização, limpeza e manutenção do estacionamento.</t>
+  </si>
+  <si>
+    <t>122648</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122648/indicacao_267_-_substituicao_placa_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a substituição e ampliação da placa de sinalização no cruzamento da Rua Goiás com a Rua XV de Novembro, visando melhorar a orientação do tráfego e a segurança viária.</t>
+  </si>
+  <si>
+    <t>122649</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122649/indicacao_268_-_pintura_quadra_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de pintura e manutenção da quadra esportiva da Escola Municipal do Bairro Ana Paula.</t>
+  </si>
+  <si>
+    <t>122651</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122651/indicacao_269_-_faixa_-_rafael_-_v2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de faixas de pedestres, rebaixamento de meio-fio e rampas de acessibilidade na Av. Irio Jacob Welp, visando segurança e mobilidade para cadeirantes, idosos, pessoas com deficiência ou dificuldade de locomoção e ciclistas.</t>
+  </si>
+  <si>
+    <t>122652</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122652/indicacao_270_-_ubs_-_rafael_-_v2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de nova pintura na Unidade de Saúde Dr Cezar Renato Moreira, no bairro Boa Vista, bem como, a aquisição de 10 computadores para os Agentes Comunitários de Saúde e demais servidores, melhorando as condições de atendimento à população.</t>
+  </si>
+  <si>
+    <t>122653</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122653/indicacao_271_-_distrito_de_novo_horizonte_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de poda de árvores, limpeza de folhas e a disponibilização periódica de varredora de ruas no Distrito de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>122654</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122654/indicacao_272_-_linha_horizontina_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias na estrada da Linha Horizontina, com aplicação de solo-brita e limpeza das laterais da via.</t>
+  </si>
+  <si>
+    <t>122656</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122656/indicacao_273_-_lixeiras_nas_linhas_municipais_da_area_rural_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a instalação de lixeiras nas linhas municipais da área rural, visando o descarte correto de resíduos sólidos, a preservação ambiental e a prevenção de queimadas irregulares.</t>
+  </si>
+  <si>
+    <t>122657</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122657/indicacao_274_-_acostamento_na_rodovia_municipal_antonio_krenchinski_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a construção de acostamento na Rodovia Municipal Antônio Krenchinski, que liga Marechal Cândido Rondon aos distritos de Margarida e São Roque, visando maior segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>122658</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122658/indicacao_275_-_psiquiatra_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a viabilização da contratação ou credenciamento de médico psiquiatra para atendimento na rede pública de saúde de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122659</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122659/indicacao_276_-_parque_sao_matheus_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de novos equipamentos no parquinho infantil e a implantação de academia ao ar livre no Bairro São Matheus, visando ampliar as opções de lazer e promover a qualidade de vida da comunidade.</t>
+  </si>
+  <si>
+    <t>122660</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122660/indicacao_277_-_av._rio_g._do_sul_ao_lira_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de medidas para agilizar o trâmite e a execução da obra de expansão da Avenida Rio Grande do Sul até o Clube Lira, em Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122661</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Padeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122661/indicacao_278_-_rua_alfredo_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal o alargamento da Rua Alfredo Nied, no Bairro São Lucas, no trecho compreendido entre a entrada principal do bairro até a Igreja Emanuel.</t>
+  </si>
+  <si>
+    <t>122662</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122662/indicacao_279_-_novo_h._bela_v._-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de placas de sinalização na rodovia que liga Novo Horizonte a Bela Vista, com atenção especial aos trechos de curvas, visando reforçar a segurança viária.</t>
+  </si>
+  <si>
+    <t>122663</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>Padeiro, Policial Fabio, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122663/indicacao_280_-_guarda_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo técnico para a implantação da Guarda Municipal, incluindo análise de viabilidade administrativa, impacto financeiro e modelo operacional no âmbito do município.</t>
+  </si>
+  <si>
+    <t>122664</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122664/indicacao_281_-_programa_municipal_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo técnico para implantação de Programa Municipal de Incentivo ao deslocamento laboral por bicicleta no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122666</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122666/indicacao_282_-_visita_escola_-_solicitacoes_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal, atendendo solicitação dos alunos do 3º ano (períodos matutino e vespertino) da Escola Municipal Osvino Weirich, a realização de melhorias na unidade escolar, incluindo reforma da quadra, implantação de parquinho e vaga acessível.</t>
+  </si>
+  <si>
+    <t>122669</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122669/indicacao_283_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização da contratação ou credenciamento de médico cardiologista para atendimento na rede pública de saúde</t>
+  </si>
+  <si>
+    <t>122672</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>Juliano Oliveira, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122672/indicacao_284_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal adote as medidas necessárias visando a recuperação e preservação de nascentes de água existentes no município de Marechal Cândido Rondon, especialmente aquelas localizadas em áreas rurais e de preservação permanente.</t>
+  </si>
+  <si>
+    <t>122676</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122676/indicacao_285_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal de Marechal Cândido Rondon, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam o alargamento da Rua Maranhão, em especial no trajeto compreendido entre a Rua 15 de Novembro e a Avenida Irio Jacob Welp.</t>
+  </si>
+  <si>
+    <t>122677</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122677/indicacao_286_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a elaboração de projeto e a consequente liberação de recursos que permitam um recapeamento asfáltico das ruas Bahia, Independência e D. Pedro, no Bairro Ana Neuza.</t>
+  </si>
+  <si>
+    <t>122678</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122678/indicacao_287_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a criação e fortalecimento de políticas públicas voltadas à proteção e bem-estar animal, com a implementação de ações de combate aos maus-tratos, incentivo à guarda responsável e ampliação dos mecanismos de atendimento, fiscalização e conscientização no município rondonense.</t>
+  </si>
+  <si>
+    <t>122679</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122679/indicacao_288_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo que sejam adotadas medidas para agilizar a climatização da Casa Cultural, do Salão CTG e do Salão Alemão, localizados no Parque de Exposições, visando proporcionar mais conforto térmico e melhor aproveitamento dos espaços pela população.</t>
+  </si>
+  <si>
+    <t>122680</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122680/indicacao_289_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de melhorias no Cemitério do Distrito de Margarida, com a reconstrução de parte do muro, construção de banheiros e construção de uma nova cruz nas proximidades do velário.</t>
+  </si>
+  <si>
+    <t>122681</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122681/indicacao_290_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, por intermédio da Secretaria de Educação, a realização de processo licitatório para aquisição e instalação de ponto de embarque e desembarque do transporte escolar em frente à Escola Municipal Comandante Luiz Augusto Moraes Rego, no distrito de Porto Mendes.</t>
+  </si>
+  <si>
+    <t>122682</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122682/indicacao_291_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de estudo e levantamento de demanda da Educação Infantil (CMEI´s) nos distritos do município.</t>
+  </si>
+  <si>
+    <t>122683</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122683/indicacao_292_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere a realização de estudos para criação de Associação de Moradores na região do Bairro Boa Vista, bem como a implantação de praça pública com área de lazer e esporte.</t>
+  </si>
+  <si>
+    <t>122685</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122685/indicacao_293_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e a colocação de solo-brita nas estradas rurais da Linha Campo Sales.</t>
+  </si>
+  <si>
+    <t>122687</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122687/indicacao_294_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, em especial a Secretaria de Planejamento, elabore projeto técnico e libere recursos que permitam o alargamento das ruas Elário Arthur Wendpad, Hemut Koch e Américo Vespúcio, em localização próxima da Assemar, conforme mapa em anexo.</t>
+  </si>
+  <si>
+    <t>122688</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122688/indicacao_295_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize um estudo objetivando a implantação de infraestrutura completa de asfalto, meio-fio, calçadas e galerias pluviais nas ruas Tocantins e Darley Germano Bregoli, localizadas no Loteamento Prass, conforme mapa em anexo.</t>
+  </si>
+  <si>
+    <t>122693</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122693/indicacao_296_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias nos banheiros do portal de entrada, permitindo o uso destes equipamentos públicos por parte dos munícipes e dos visitantes</t>
+  </si>
+  <si>
+    <t>122694</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122694/indicacao_297_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a implantação de uma arena “Meu Campinho” junto a Associação de Moradores do bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>122695</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122695/indicacao_298_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de melhorias na rotatória após o viaduto da AACC, no sentido bairro Primavera, com foco na segurança de ciclistas e pedestres, incluindo pinturas da área de travessia e placas com sinalização adequada.</t>
+  </si>
+  <si>
+    <t>122700</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122700/indicacao_299_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de melhorias na praça do bairro Sabka, com a instalação de brinquedos infantis e proteção para impedir que bolas caiam na BR 163.</t>
+  </si>
+  <si>
+    <t>122701</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122701/indicacao_300_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a pavimentação com pedras irregulares estrada rural que permite a ligação entre a Linha Heidrich e a sede da Associação da Linha Três Voltas.</t>
+  </si>
+  <si>
+    <t>122702</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122702/indicacao_301_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, efetue uma roçada e limpeza das laterais da estrada rural da Linha Ajuricaba.</t>
+  </si>
+  <si>
+    <t>122703</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122703/indicacao_302_-_execucao_protocolos_antigos_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a viabilização de atendimento dos protocolos pendentes de serviços na Linha Arara, por meio da Secretaria de Agricultura, visando atender demandas reprimidas de produtores rurais.</t>
+  </si>
+  <si>
+    <t>122704</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122704/indicacao_303_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, realize uma roçada e limpeza das calçadas existentes nas vias públicas do centro da cidade rondonense.</t>
+  </si>
+  <si>
+    <t>122705</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122705/indicacao_304_-_realizacao_de_leilao_de_imoveis_publicos_ociosos_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de leilão de imóveis públicos ociosos e sem destinação, visando melhor aproveitamento do patrimônio público e geração de receita ao Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122706</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122706/indicacao_305_-_fundos_do_teatro_municipal_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a intensificação da fiscalização e a realização de limpeza na área localizada nos fundos do Teatro Municipal, visando coibir o descarte irregular de lixo.</t>
+  </si>
+  <si>
+    <t>122707</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122707/indicacao_306_-sinalizacao_de_transito_na_rua_dom_joao_vi_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a melhoria da sinalização de trânsito na Rua Dom João VI, no Bairro Botafogo, visando maior segurança viária.</t>
+  </si>
+  <si>
+    <t>122708</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122708/indicacao_307_-_estrada_rural_da_linha_guara_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias na estrada rural da Linha Guará, visando melhores condições de trafegabilidade e segurança.</t>
+  </si>
+  <si>
+    <t>122709</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122709/indicacao_308_-_distrito_de_tres_passos_ao_municipio_de_quatro_pontes_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias na estrada que liga o Distrito de Três Passos ao Município de Quatro Pontes, visando melhores condições de trafegabilidade e segurança.</t>
+  </si>
+  <si>
+    <t>122710</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Carlinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122710/indicacao_309_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, viabilize a aquisição de uma roçadeira articulada.</t>
+  </si>
+  <si>
+    <t>122711</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122711/indicacao_310_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a instalação de novas lixeiras na região central da cidade rondonense, facilitando a correta destinação do lixo e ajudando a manter as vias públicas limpas, especialmente nas vias públicas de maior circulação de pessoas.</t>
+  </si>
+  <si>
+    <t>122712</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122712/indicacao_311_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, realize uma roçada e limpeza das laterais, bem como a execução de uma operação "taba-buracos" na estrada rural da Linha Heidrich.</t>
+  </si>
+  <si>
+    <t>122713</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122713/indicacao_312_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias com a compactação em toda a extensão da estrada rural da Linha Esquina Guaíra, recentemente cascalhada pelo poder público desde as imediações do aeroporto municipal</t>
+  </si>
+  <si>
+    <t>122714</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122714/indicacao_313_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize um novo recapeamento asfáltico em todas as vias do Bairro Barcelona, bem como a execução de diversas melhorias de infraestrutura urbana no referido bairro, incluindo o acesso à BR-163 que atende a comunidade rondonense.</t>
+  </si>
+  <si>
+    <t>122717</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122717/indicacao_314_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a realização de um recapeamento asfáltico em todas as vias do Bairro Jardim Universitário.</t>
+  </si>
+  <si>
+    <t>122718</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122718/indicacao_315_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal revise a Lei nº 3.631/2006, buscando incluir a distribuição de sêmen sexado e de raças de corte e também aumentar o valor por dose de sêmen bovino no Programa de Melhoramento Genético.</t>
+  </si>
+  <si>
+    <t>122719</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122719/indicacao_316_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal adote as medidas necessárias que permitam a aquisição de uma máquina de capina elétrica para auxiliar a limpeza das ruas, além de uma máquina de capina térmica que permitirá auxiliar a limpeza de calçadas do centro da cidade rondonense</t>
+  </si>
+  <si>
+    <t>122720</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122720/indicacao_317_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize uma vistoria minuciosa nos bueiros existentes nas vias públicas do Bairro Boa Vista, em especial na Rua Alexandre Stapenhorst, já que muitas estão danificadas ou sem qualquer grade de proteção, gerando risco à população.</t>
+  </si>
+  <si>
+    <t>122722</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122722/indicacao_318_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal que através da Secretaria de Infraestrutura, viabiliza a realização de uma operação “tapa-buracos” na entrada das ruas Atlanta, França e Aratiba, no Bairro Barcelona.</t>
+  </si>
+  <si>
+    <t>122724</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122724/indicacao_319_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere a instalação de espelho côncavo nas proximidades do acesso ao Parque de Exposições Álvaro Dias, pela Rua Maranhão, visando melhorar a visibilidade e a segurança no local, especialmente em razão do intenso fluxo de veículos gerado pelas atividades esportivas realizadas no referido parque.</t>
+  </si>
+  <si>
+    <t>122725</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122725/indicacao_320_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere a reforma e readequação do parquinho infantil da praça do Distrito de Iguiporã, com instalação de novos brinquedos, implantação de piso emborrachado e reparo da cerca de proteção, bem como a realização de melhorias estruturais no Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>122726</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122726/indicacao_321_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, por meio da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, a aquisição e disponibilização de equipamentos básicos indispensáveis visando garantir melhores condições de trabalho às equipes, maior eficiência, agilidade e qualidade na prestação de serviços públicos.</t>
+  </si>
+  <si>
+    <t>122727</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122727/indicacao_322_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a elaboração de projeto técnico e a destinação de recursos para pavimentação asfáltica sobre pedras irregulares em estrada rural no Distrito de Margarida, entre o Posto da Copagril e a sede da Associação de Moradores da Linha Marrecos.</t>
+  </si>
+  <si>
+    <t>122728</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122728/indicacao_323_-_limpeza_estrada_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a substituição da iluminação pública na Rua Três Marias, no trecho entre a Avenida Maripá e a passarela da BR-163, no Bairro Higienópolis.</t>
+  </si>
+  <si>
+    <t>122731</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122731/indicacao_324_-_capela_mortuaria_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a elaboração de projeto para construção de capela mortuária no Distrito de Margarida, reiterando a Indicação nº 431/2025.</t>
+  </si>
+  <si>
+    <t>122732</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122732/indicacao_325_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal o plantio de grama no campo de futebol do bairro Rainha, recuperando um espaço de lazer e recreação das crianças.</t>
+  </si>
+  <si>
+    <t>122733</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122733/indicacao_326_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a elaboração de projeto elétrico e a instalação de iluminação pública na Rua Santa Catarina, entre as ruas Continental e Lincon Leduk, objetivando ampliar a segurança e a mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>122734</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122734/indicacao_327_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a manutenção do bebedouro localizado no segundo piso do Centro Integrado de Saúde (CIS).</t>
+  </si>
+  <si>
+    <t>122736</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122736/indicacao_328_-_distribuicao_sacola_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a aquisição e distribuição de sacos de ráfia à população, em parceria com cooperativas locais, visando fortalecer a coleta seletiva e a gestão de resíduos recicláveis no município.</t>
+  </si>
+  <si>
+    <t>122737</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122737/indicacao_329_-_sinalizacao_vertical_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo técnico para implantação de sinalização vertical de advertência com dispositivo luminoso intermitente em cruzamentos do município.</t>
+  </si>
+  <si>
+    <t>122738</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122738/indicacao_330_-_programa_municipal_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos para implantação de programa de apoio temporário e promoção da autonomia financeira de mulheres em situação de violência doméstica.</t>
+  </si>
+  <si>
+    <t>122744</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Rafael Cristiano Heinrich, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122744/indicacao_331_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a abertura da rua Maranhão, entre as ruas 15 de Novembro e Dom Pedro I (fundos do parque de exposições até a lateral do bosque da Difusora), permitindo uma importante conexão entre as avenidas Maripá e Irio Jacob Welp.</t>
+  </si>
+  <si>
+    <t>122749</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122749/indicacao_332_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a realização de manutenção e/ou instalação de aparelhos de ar-condicionado no CMEI Pequeno Príncipe, visando garantir conforto térmico adequado às crianças e profissionais.</t>
+  </si>
+  <si>
+    <t>122750</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122750/indicacao_333_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a construção de quadras de vôlei de praia e beach tennis nas praças municipais onde houver viabilidade, visando incentivar a prática esportiva e o lazer.</t>
+  </si>
+  <si>
+    <t>122752</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122752/indicacao_334_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de estudos técnicos para viabilizar a aquisição de equipamentos de hemodiálise e a implantação do serviço no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122753</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122753/indicacao_335_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização da contratação de mais enfermeiros para reforçar o atendimento na UPA e nas Unidades Básicas de Saúde.</t>
+  </si>
+  <si>
+    <t>122754</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122754/indicacao_336_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização da contratação de mais médicos ginecologistas para atendimento na rede municipal de saúde, com ampliação das consultas nas Unidades Básicas de Saúde (UBS) dos bairros e nos distritos.</t>
+  </si>
+  <si>
+    <t>122755</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122755/indicacao_337_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização de convênio para disponibilização de atendimento pediátrico em regime de plantão 24 horas, visando ampliar a assistência às crianças rondonenses.</t>
+  </si>
+  <si>
+    <t>122756</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122756/indicacao_338_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo a viabilização do retorno de atendimentos com profissionais de oncologia na rede pública de saúde de Marechal Cândido Rondon, visando atender à demanda local e reduzir o deslocamento de pacientes para outros municípios.</t>
+  </si>
+  <si>
+    <t>122760</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122760/indicacao_339_-_atendimento_regionalizado_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de atendimento regionalizado de máquinas por distritos, mediante mutirões previamente agendados e organizados por meio de protocolos dos produtores rurais.</t>
+  </si>
+  <si>
+    <t>122761</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122761/indicacao_340_-_atendimetno_agricultor_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de programa de apoio aos produtores rurais, com fornecimento anual de insumos e serviços, incluindo brita, horas-máquina e apoio à terraplanagem para atividades produtivas.</t>
+  </si>
+  <si>
+    <t>122762</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122762/indicacao_341_-_aquisicao_maquinas_produtor_rural_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a aquisição de máquinas e equipamentos para fortalecimento do atendimento aos produtores rurais, visando ampliar a capacidade operacional e fomentar a produção agrícola no município.</t>
+  </si>
+  <si>
+    <t>122763</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122763/indicacao_342_-_vale_alimentacao_-_valdir_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a revisão das regras do vale-alimentação dos servidores públicos, a fim de evitar descontos nos casos de afastamento para tratamento de saúde, especialmente em situações de quimioterapia, radioterapia e hemodiálise.</t>
+  </si>
+  <si>
+    <t>122764</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122764/indicacao_343_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize um estudo técnico, buscando avaliar a possibilidade de contratar empresa terceirizada que preste serviço especializado de cuidador de idosos ou pacientes internados no Hospital Municipal e que não contam com familiares e/ou carecem de cuidados especiais durante o internamento.</t>
+  </si>
+  <si>
+    <t>122765</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122765/indicacao_344_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, realize a poda de árvores na Rua Tulipa, localizada no Bairro Higienópolis.</t>
+  </si>
+  <si>
+    <t>122766</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122766/indicacao_345_-_bueiro_reparo_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de reparo e adequação de bueiro localizado na Rua Recife, esquina com a Avenida Maripá, visando garantir a segurança viária.</t>
+  </si>
+  <si>
+    <t>122767</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122767/indicacao_346_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a construção de calçadas nos passeios públicos da Rua 22 de Abril, especificamente na extensão compreendida entre a Rua Minas Gerais e a esquina da Rua Goiás, numa extensão aproximada de 300 metros.</t>
+  </si>
+  <si>
+    <t>122768</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122768/indicacao_347_-_iluminacao_santa_catarina_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de iluminação pública na Rua Santa Catarina, no trecho entre a Rua Novo Horizonte e sentido centro, no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>122769</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122769/indicacao_348_-_manutencao_preventiva_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de vistoria técnica, manutenção preventiva e avaliação das condições de segurança, conforto e trafegabilidade dos veículos do transporte escolar que atendem o Distrito de Iguiporã.</t>
+  </si>
+  <si>
+    <t>122770</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122770/indicacao_349_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal providencie o plantio de ao menos dois metros lineares de grama em toda a extensão frontal de terrenos públicos existentes na zona urbana, buscando assim o embelezamento, a limpeza e evitar que a terra obstrua a captação de água nas bocas de lobo, como acontece no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>122771</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122771/indicacao_350_-_melhorias_escola_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de melhorias estruturais no prédio da antiga escola da Linha Belmonte, no Distrito de Novo Horizonte, atualmente utilizado pelo Clube de Mães da comunidade.</t>
+  </si>
+  <si>
+    <t>122772</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122772/indicacao_351_-_implantacao_infraestrutura_-_margens_av_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de espaço de lazer com infraestrutura completa às margens da Avenida Rio Grande do Sul, no trecho entre a rotatória da Avenida Irio Jacob Welp e o Lago Municipal.</t>
+  </si>
+  <si>
+    <t>122773</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122773/indicacao_352_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e Saúde, elabore projeto e libere recursos que permitam a construção de uma unidade do CRAS no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>122774</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122774/indicacao_353_-_melhorias_associacao_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a reativação do Clube de Mães, implantação de atividades recreativas e revitalização da área de lazer e paisagismo junto à Associação do Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>122775</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122775/indicacao_354_-_iluminacao_lira_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de iluminação pública na estrada de acesso ao Clube Lira, no trecho entre a Avenida Rio Grande do Sul e o referido clube.</t>
+  </si>
+  <si>
+    <t>122776</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122776/indicacao_355_-_caminhao_aquisicao_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a viabilização de recursos para aquisição de caminhão espalhador de esterco líquido, visando fortalecer o atendimento aos produtores rurais.</t>
+  </si>
+  <si>
+    <t>122777</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122777/indicacao_356_-_asfalto_linha_guara_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de pavimentação asfáltica na Linha Guará, visando melhorar a mobilidade e as condições de acesso para a população local e regiões adjacentes.</t>
+  </si>
+  <si>
+    <t>122778</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122778/indicacao_357_-_ecoponto_festa_-_marciel.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a disponibilização de área para instalação de ecoponto durante as festividades de aniversário do município, visando incentivar a conscientização ambiental da população.</t>
+  </si>
+  <si>
+    <t>122779</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122779/indicacao_358_-_ecoponto_interior_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a implantação de ecopontos nas associações de moradores das linhas do interior, com coleta de resíduos recicláveis e orgânicos, incluindo coleta semanal deste último.</t>
+  </si>
+  <si>
+    <t>122780</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122780/indicacao_359_-_linha_peroba_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de roçada, patrolamento e aplicação de solo brita em toda a extensão da Linha Peroba.</t>
+  </si>
+  <si>
+    <t>122782</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122782/indicacao_360_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a realização de um recape asfáltico nas vias públicas dos loteamentos Britânia e Boa Vista II, buscando corrigir imperfeições e garantir ótimas condições de trafegabilidade, revertendo em sensível melhora na qualidade de vida de centenas de munícipes rondonenses.</t>
+  </si>
+  <si>
+    <t>122783</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122783/indicacao_361_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, viabilize uma reforma e ampliação da cozinha e dos banheiros do Café Colonial.</t>
+  </si>
+  <si>
+    <t>122784</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122784/indicacao_362_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através da Secretaria de Saúde, a implantação do veículo motocicleta (sistema motolância), como integrante da base do SAMU 192 local, visando aprimorar a eficiência e a rapidez no atendimento à população.</t>
+  </si>
+  <si>
+    <t>122786</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122786/indicacao_363_-_bolsa_cuidador_-_comudi_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos para adesão ao programa estadual Bolsa Cuidador Familiar, com articulação intersetorial e estruturação de atendimento à pessoa idosa no município.</t>
+  </si>
+  <si>
+    <t>122788</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122788/indicacao_364_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a tomada de providências que resultem na limpeza da calçada na Rua Dom Pedro I, próximo ao nº 1886, recuperando as condições de mobilidade e segurança para os pedestres.</t>
+  </si>
+  <si>
+    <t>122796</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122796/indicacao_365_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Poder Executivo elabore e implemente plano de investimento voltado à revitalização do Bosque dos Pioneiros e à preservação da Sanga Borboleta, ambos localizados no Loteamento Reschke, conforme previsto no Plano Diretor Municipal.</t>
+  </si>
+  <si>
+    <t>122800</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122800/indicacao_366_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a construção de bangalôs (quiosques rústicos) destinados à contemplação do pôr do sol na praia do Parque de Lazer Anita Wanderer, no distrito de Porto Mendes.</t>
+  </si>
+  <si>
+    <t>122801</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122801/indicacao_367_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize de melhorias na pavimentação asfáltica da Travessa Estrela, nas proximidades do nº 877, bem como nas demais vias do Loteamento Arco-Íris, localizado na região do Bairro Vila Gaúcha.</t>
+  </si>
+  <si>
+    <t>122802</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122802/indicacao_368_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a pavimentação com pedras irregulares ou asfalto da estrada rural da Linha Curvado, numa extensão aproximada de quatro quilômetros.</t>
+  </si>
+  <si>
+    <t>122803</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122803/indicacao_369_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Saúde, adote as medidas necessárias para proporcionar dignidade aos munícipes que esperam pela chegada do transporte logo cedo na frota, disponibilizando banheiros adequados.</t>
+  </si>
+  <si>
+    <t>122804</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122804/indicacao_370_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de campanha educativa voltada aos proprietários de terrenos vazios, incentivando a manutenção e limpeza dos mesmos, bem como sugere a adoção das providências devidas por parte do poder público para conservação dos seus terrenos, dando o exemplo para a comunidade</t>
+  </si>
+  <si>
+    <t>122805</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122805/indicacao_371_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Mobilidade, efetue nova pintura de faixas de pedestres na Avenida Maripá, em especial nas proximidades da Copagril e Sicredi, assim como do Colégio Evangélico Martin Luther.</t>
+  </si>
+  <si>
+    <t>122806</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122806/indicacao_372_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a ampliação da aquisição e disponibilização de equipamentos de apoio à mobilidade e reabilitação, como cadeiras de rodas, cadeiras de banho, muletas e camas hospitalares, destinados a pessoas em situação de vulnerabilidade no município.</t>
+  </si>
+  <si>
+    <t>122807</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122807/indicacao_373_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de estudos e a viabilização da instalação de coberturas externas nas Unidades Básicas de Saúde, UBS, da sede e dos distritos de Marechal Cândido Rondon, visando qualificar o acolhimento e garantir proteção adequada aos usuários.</t>
+  </si>
+  <si>
+    <t>122808</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122808/indicacao_374_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de serviços de limpeza, roçada, poda de árvores, reparo de canaletas e manutenção contínua nas margens do Rodoanel Helmuth Priesnitz (Anel Viário), visando garantir segurança viária e melhor visibilidade da sinalização.</t>
+  </si>
+  <si>
+    <t>122809</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122809/indicacao_375_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização da contratação ou formalização de convênio com profissional ou clínica especializada em endocrinologia, visando ampliar o atendimento na rede pública de saúde de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122811</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122811/indicacao_376_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a aquisição de novos uniformes para os funcionários da UPA, bem como, lençóis, fronhas e cobertores para os leitos desta Unidade de Pronto Atendimento.</t>
+  </si>
+  <si>
+    <t>122812</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122812/indicacao_377_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal que através da Secretaria de Infraestrutura, viabiliza a realização de uma operação “tapa-buracos” Rua  Edvino Ohlweiller, no Bairro São Lucas.</t>
+  </si>
+  <si>
+    <t>122813</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122813/indicacao_378_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e de Esportes, elabore projeto e libere recursos que permitam a instalação de uma academia da terceira idade (ATI) no lote 19 da quadra 2 da Rua Presidente Costa e Silva, no Bairro Jardim Líder.</t>
+  </si>
+  <si>
+    <t>122816</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122816/indicacao_379_-_melhoria_estrada_sinalizacao_-_tania.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de sinalização viária vertical e horizontal na estrada que liga Bela Vista ao Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122817</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122817/indicacao_380_-_patrolamento_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a execução de serviços de patrolamento, regularização do leito e revestimento primário com cascalho ou pedra brita em trecho da estrada da Linha Concórdia, visando melhorar as condições de tráfego e segurança, especialmente em períodos chuvosos.</t>
+  </si>
+  <si>
+    <t>122818</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122818/indicacao_381_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize de campanha educativa permanente de conscientização e orientação sobre o uso correto e seguro de ciclomotores (scooters elétricas e patinetes), com foco na prevenção de acidentes, cumprimento das normas de trânsito e promoção da segurança viária, com intensificação das ações durante o Maio Amarelo.</t>
+  </si>
+  <si>
+    <t>122819</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122819/indicacao_382_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a instalação de câmeras de segurança em todos parquinhos, academias e praças da zona urbana, buscando auxiliar na identificação de vândalos que depredam o patrimônio público, como o ocorrido no último dia 13, na praça do Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>122820</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122820/indicacao_383_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria competente, viabilize a aquisição e destinação de maquinários agrícolas para atender a comunidade da Linha Palmital.</t>
+  </si>
+  <si>
+    <t>122821</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122821/indicacao_384_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize reparos e manutenções em bueiros localizados nas proximidades da esquina das Ruas 8 de Abril com Albano Bortolini, no Bairro Augusto I, no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122822</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122822/indicacao_385_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, viabilize recursos para atender a solicitação dos munícipes que residem nas ruas 12 de outubro e D. João VI, viabilizando a correção e cobertura das calçadas em decorrência das obras de alargamento e recape asfáltico, pois parte desta melhoria não estava previsto no projeto anterior, o que trouxe inúmeros transtornos.</t>
+  </si>
+  <si>
+    <t>122823</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122823/indicacao_386_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal efetue a aquisição e doação de 300 cadeiras para a Associação de Moradores de Novo Três Passos, assim como para a Associação da Linha Bandeirantes e também a Associação de Moradores do Distrito de Novo Horizonte, buscando apoiar os eventos e atividades sociais destas entidades.</t>
+  </si>
+  <si>
+    <t>122824</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122824/indicacao_387_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Esporte e Lazer, realize a manutenção de brinquedos, grades, redes e estruturas metálicas do Complexo Esportivo Daniel Henrique Engelmann, na Vila Gaúcha.</t>
+  </si>
+  <si>
+    <t>122826</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122826/indicacao_388_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Mobilidade e de Planejamento, estude a viabilidade de abertura do canteiro central existente na Avenida Rio Grande do Sul com a esquina da Rua 12 de Outubro, buscando a instalação de uma rotatória ou mesmo semáforo, além da instalação de uma segunda rotatória, desta feita na esquina das ruas 12 de Outubro e Santa Catarina.</t>
+  </si>
+  <si>
+    <t>122827</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>Sargento Spohr, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Policial Fabio, Rafael Cristiano Heinrich</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122827/389_2026_spohr_-_gordinho_-_marciane_-_marciel_-_fabio_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que verifique a possibilidade de reduzir a taxa de iluminação pública cobrada da população, considerando a economia gerada pela substituição das lâmpadas convencionais por luminárias de tecnologia LED no município.</t>
+  </si>
+  <si>
+    <t>122829</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122829/indicacao_390_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a adoção de medidas para melhoria da acessibilidade ao parquinho de diversões durante a Expo Rondon, utilizando fresa asfáltica ou pó de pedra compactado para permitir o deslocamento de cadeirantes até os brinquedos.</t>
+  </si>
+  <si>
+    <t>122830</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122830/indicacao_391_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de tapa buracos no bairro Acimacar, em trechos específicos das ruas do Parque e da Consolação, além de incluir no planejamento a realização de recape asfáltico, com objetivo de recuperar as condições de tráfego e segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>122831</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122831/indicacao_392_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a aquisição de uniformes manga longa para uso interno dos funcionários da UPA e do Hospital Cruzatti, evitando o uso de casacos pessoais em procedimentos, durante o inverno.</t>
+  </si>
+  <si>
+    <t>122832</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122832/indicacao_393_-_sinalizacao_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a revitalização da sinalização horizontal de “PARE” na ciclovia da Avenida Maripá, visando garantir maior segurança aos ciclistas e demais usuários.</t>
+  </si>
+  <si>
+    <t>122833</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122833/indicacao_394_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a realização de podas de árvores na rua Presidente Costa e Silva, entre a rua Espírito Santo e a Avenida Rio Grande do Sul, recuperando as condições adequadas para a iluminação pública.</t>
+  </si>
+  <si>
+    <t>122834</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122834/indicacao_395_-_wifi_gratuita_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade para implantação de Wi-Fi gratuito no Parque de Exposições Álvaro Dias e no Centro de Eventos Werner Wanderer.</t>
+  </si>
+  <si>
+    <t>122835</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122835/indicacao_396_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a realização de recape asfáltico no Bairro Frankfurt, garantindo melhores condições de tráfego e segurança para os moradores.</t>
+  </si>
+  <si>
+    <t>122836</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122836/indicacao_397_-_bebedouros_-_marciane_e_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a análise de viabilidade para construção e instalação de bebedouros com água gelada em praças e espaços públicos de lazer do município.</t>
+  </si>
+  <si>
+    <t>122838</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122838/indicacao_398_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de levantamento técnico e a readequação orçamentária e de recursos de forma permanente e contínua para solução de acessibilidade nas vias públicas da sede e dos distritos, com atenção especial às necessidades de cadeirantes, pessoas com deficiência, idosos e demais pessoas com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>122842</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122842/indicacao_399_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a concessão de apoio para a realização de reformas nas instalações da Guarda Mirim de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122847</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122847/indicacao_400_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e de Esportes, elabore projeto e libere recursos que permitam a instalação de uma academia da terceira idade (ATI) no lote 08 da quadra 1 da Rua Imperatriz, no Bairro Augusto I.</t>
+  </si>
+  <si>
+    <t>122848</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122848/indicacao_401_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal elabore projeto e libere recursos que permitam a realização de melhorias e investimentos na praça do Bairro Recanto Feliz, incluindo a instalação de um parquinho infantil e de uma academia da terceira idade, revertendo em sensível melhora na qualidade de vida de centenas de munícipes rondonenses.</t>
+  </si>
+  <si>
+    <t>122849</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122849/indicacao_402_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a implantação de um espaço de lazer na Rua Bolívia, no Bairro Beija-Flor, contemplando a área livre existente com a instalação de parquinho infantil e academia ao ar livre, bem como a execução de plantio de árvores e grama.</t>
+  </si>
+  <si>
+    <t>122850</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122850/indicacao_403_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal adote as medidas necessárias visando a locação de espaço no distrito de Iguiporã para ampliação do atendimento da educação infantil, tendo em vista a impossibilidade de expansão junto à Escola Municipal Floriano Peixoto.</t>
+  </si>
+  <si>
+    <t>122851</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122851/indicacao_404_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, procure formalizar um convênio com a Associação Municipal do Suinocultores e o SENAC, SENAR ou SEBRAE, visando a realização de um curso técnico no ramo de suinocultura.</t>
+  </si>
+  <si>
+    <t>122854</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122854/indicacao_405_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Planejamento, elabore projeto e libere recursos que permitam a pavimentação asfáltica com TST da estrada rural que margeia o aeroporto municipal Ruben Berta e permite a ligação entre o Loteamento Barcelona e o acesso para a Linha Boa Vista, conforme mapa em anexo.</t>
+  </si>
+  <si>
+    <t>122855</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122855/indicacao_406_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a implantação de pista de caminhada e corrida com revestimento sintético emborrachado no entorno do Estádio Municipal Valdir Schneider.</t>
+  </si>
+  <si>
+    <t>122856</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122856/indicacao_407_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize o controle de pragas urbanas (formigas e abelhas), troca do piso emborrachado danificado, bem como a substituição e modernização do playground, além da implantação de banheiros públicos na Praça Dealmo Selmiro Poersch, localizada em frente à Igreja Matriz.</t>
+  </si>
+  <si>
+    <t>122857</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122857/indicacao_408_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a elaboração de projeto e a liberação de recursos para pavimentação asfáltica do trecho não pavimentado entre o Distrito de Bom Jardim e a Linha Passo Fundo, no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122858</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122858/indicacao_409_2026.pdf</t>
+  </si>
+  <si>
+    <t>propõe ao Executivo Municipal a ampliação da educação infantil, com a implantação de creche para atendimento de crianças de 4 meses a 4 anos, junto à Escola Comandante Augusto Luis Rego.</t>
+  </si>
+  <si>
+    <t>122859</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122859/indicacao_410_2026.pdf</t>
+  </si>
+  <si>
+    <t>propõe ao Executivo Municipal a implantação de aulas de natação adaptada para crianças com deficiência (PCDs), com a contratação de profissionais especializados, ampliação de parcerias com a Universidade Estadual do Oeste do Paraná e utilização de piscinas privadas no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122860</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>Padeiro, Gordinho do Suco</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122860/indicacao_411_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a colocação de fresa de asfalto no final da Rua Anita Trentin, numa extensão aproximada de 250 metros localizada no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>122861</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122861/indicacao_412_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias tanto no moro do Guarani quanto na rodovia municipal Antônio Krenchinski, incluindo a poda de árvores, roçada e limpeza das margens, bem como, no caso da rodovia, a execução de nova pintura da sinalização horizontal de trânsito.</t>
+  </si>
+  <si>
+    <t>122862</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122862/indicacao_413_2026.pdf</t>
+  </si>
+  <si>
+    <t>apresenta a sugestão para que o Executivo Municipal avalie a possibilidade de aquisição de uma máquina trituradora de materiais e resíduos, tipo concreto e restos de construção como tijolos e demais materiais, buscando a limpeza, economia e reutilização em diversos espaços públicos, nas mais variadas finalidades.</t>
+  </si>
+  <si>
+    <t>122863</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>Padeiro, Marciane Maria Specht</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122863/indicacao_414_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, adote as medidas necessárias para garantir o acesso ao sinal de wi-fi livre e de qualidade em todos os postos de saúde do município.</t>
+  </si>
+  <si>
+    <t>122870</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122870/indicacao_415_-_reforma_parquinhos_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a reforma e recuperação dos pisos dos parquinhos infantis das praças públicas de Marechal Cândido Rondon, visando garantir segurança, acessibilidade e melhores condições de lazer.</t>
+  </si>
+  <si>
+    <t>122871</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122871/indicacao_416_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo a realização de estudos para inclusão de conteúdos complementares voltados à formação cidadã nas escolas da rede pública de ensino, abrangendo temas como cidadania, educação financeira, prevenção à violência doméstica, combate ao preconceito e crimes de ódio, educação ambiental e proteção socioafetiva da criança.</t>
+  </si>
+  <si>
+    <t>122873</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122873/indicacao_417_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudos para criação de programa de incentivo à construção de moradia rural destinada a filhos de agricultores, visando à permanência das famílias no campo e ao fortalecimento da sucessão rural em Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122874</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122874/indicacao_418_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudos para viabilizar convênio com a Itaipu Binacional, nos moldes do programa adotado no município de Santa Helena, visando a instalação de sistemas de energia solar em residências de famílias rondonenses.</t>
+  </si>
+  <si>
+    <t>122875</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122875/indicacao_419_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a viabilização de convênio ou credenciamento com clínicas do próprio município para a realização de exames de endoscopia, visando ampliar o acesso e reduzir o tempo de espera dos pacientes.</t>
+  </si>
+  <si>
+    <t>122878</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122878/indicacao_420_-_recape_dom_pedro_e_independencia_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a realização de recape asfáltico na rua Dom Pedro I e na rua Independência, entre a rua Ceará e a rua Porto Alegre, recuperando as condições de tráfego e segurança.</t>
+  </si>
+  <si>
+    <t>122882</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122882/indicacao_421_-_cadastro_municipal_-_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade para criação de cadastro municipal gratuito e sistema de identificação de entregadores, bem como a promoção de campanha educativa e de conscientização sobre regularização e segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>122883</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122883/indicacao_422_-_implantacao_de_programa_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo de viabilidade para implantação de Programa Municipal de Zeladoria Urbana com participação de pequenos prestadores de serviços locais.</t>
+  </si>
+  <si>
+    <t>122884</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122884/indicacao_423_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e a colocação de solo brita na estrada rural da Linha Marrecos, na extensão compreendida entre o término da pedra irregular até a Associação de Moradores.</t>
+  </si>
+  <si>
+    <t>122886</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122886/indicacao_424_-_isencao_itbi_cohapar_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a adoção de incentivo à regularização fundiária, concedendo isenção do ITBI, incidente sobre a primeira transferência feita pela COHAPAR para o beneficiário titular de imóvel, reconhecendo o interesse social destes conjuntos.</t>
+  </si>
+  <si>
+    <t>122887</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122887/indicacao_425_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal efetue melhorias no sistema de iluminação pública, bem como a realização de podas de árvores na Avenida Rio Grande do Sul, nas proximidades do DEPEN, no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122888</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122888/indicacao_426_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de pintura e recape asfáltico no espaço que compreende o distrito de São Roque e a Linha 5 Cantos.</t>
+  </si>
+  <si>
+    <t>122894</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122894/indicacao_427_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização de convênio ou credenciamento com médico oftalmologista ou clínica especializada, visando ampliar o atendimento oftalmológico na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>122895</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Marciel Evandro Escher</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122895/indicacao_428_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a instalação de uma área de lazer na Vila Rural, contemplando academia ao ar livre e parquinho infantil, visando promover qualidade de vida, convivência comunitária e bem-estar aos moradores.</t>
+  </si>
+  <si>
+    <t>122896</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122896/indicacao_429_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a viabilização de convênio ou credenciamento com profissionais de cardiologia ou clínicas especializadas, visando ampliar o atendimento cardiológico na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>122897</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122897/indicacao_430_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a adoção de rotina permanente de limpeza e conservação da quadra esportiva e dos banheiros do Ginásio de Iguiporã, especialmente após a realização de atividades e eventos no local.</t>
+  </si>
+  <si>
+    <t>122898</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122898/indicacao_431_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, providencie a instalação de uma cobertura na área do Ecoponto utilizada para trituração de galhos, oferecendo a devida proteção contra a ação do tempo aos servidores municipais que atuam nesta tarefa.</t>
+  </si>
+  <si>
+    <t>122899</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122899/indicacao_432_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e a colocação de solo brita nas estradas das linhas Boa Vista e Bandeirantes, incluindo a limpeza das margens, inclusive estendendo esta última melhoria nos trajetos já pavimentados com pedras irregulares.</t>
+  </si>
+  <si>
+    <t>122900</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122900/indicacao_433_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através da Secretaria de Saúde, que estude a viabilidade de ampliar os horários de atendimento de hidroterapia para pessoas com necessidades especiais em nosso município.</t>
+  </si>
+  <si>
+    <t>122902</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122902/indicacao_434_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, por meio da Secretaria Municipal de Educação, a aquisição e instalação de novos aparelhos de ar-condicionado na Escola Municipal Criança Feliz.</t>
+  </si>
+  <si>
+    <t>122903</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122903/indicacao_435_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, através da Secretaria de Planejamento, a elaboração de projeto e consequente liberação de recursos que permitam a execução de recape asfáltico na Rua Afonso Diesel, em especial nas proximidades da Unidade Básica de Saúde do Jardim Líder.</t>
+  </si>
+  <si>
+    <t>122904</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122904/indicacao_436_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal procure formalizar um convênio com a Itaipu Binacional, permitindo a liberação de recursos que permitam a instalação de energia solar em todas as associações de água do interior do município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122906</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122906/indicacao_437_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, realize a limpeza das margens da estrada rural pavimentada com pedras irregulares na Linha Marrecos, pois a vegetação está invadindo a via, dificultando a visibilidade dos motoristas.</t>
+  </si>
+  <si>
+    <t>122907</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122907/indicacao_438_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, providencia a substituição das lâmpadas comuns por LED no sistema de iluminação pública das ruas do Bairro São Mateus.</t>
+  </si>
+  <si>
+    <t>122908</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122908/indicacao_439_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, efetue a limpeza das margens da estrada rural da Linha São Bernardo, além de realizar um novo patrolamento e incluir a colocação de solo brita para garantir boas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>122916</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122916/indicacao_440_-_parques_infantis_rotomoldados_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, através da Secretaria de Educação, a realização de licitação para aquisição de Parques Infantis feitos com plástico rotomoldado, para as Escolas e CMEI´s que ainda possuem parques antigos, contribuindo para recreação e desenvolvimento dos alunos.</t>
+  </si>
+  <si>
+    <t>122917</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122917/indicacao_441_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, realize a poda de árvores na Rua Espírito Santo, em especial nas proximidades do Colégio Rui Barbosa.</t>
+  </si>
+  <si>
+    <t>122918</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122918/indicacao_442_-_rotatoria_weimann_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudo técnico objetivando a implantação de uma rotatória na esquina do Supermercado Weimann, reduzindo o risco de acidentes com o poste localizado no centro da Avenida Maripá.</t>
+  </si>
+  <si>
+    <t>122919</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122919/indicacao_443_-_nivelamento_tampas_botafogo_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de medidas que corrijam o nivelamento das tampas da rede pluvial localizadas no centro das vias no bairro Botafogo, em razão do desnivelamento provocado pela execução do recape asfáltico.</t>
+  </si>
+  <si>
+    <t>122920</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122920/indicacao_444_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize estudo técnico que viabilize a execução de obras de infraestrutura urbana, com a utilização de recursos próprios do município, para o alargamento da Avenida Irio Jacob Welp, no trecho compreendido da BR-163 até a Rua Campo Grande, no Bairro Primavera, bem como o reperfilamento e nivelamento das calçadas ao longo da referida via.</t>
+  </si>
+  <si>
+    <t>122922</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122922/indicacao_445_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a implantação de um parquinho infantil no Bairro Higienópolis, mais especificamente no Loteamento Sol Nascente.</t>
+  </si>
+  <si>
+    <t>122924</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122924/indicacao_446_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a necessidade de melhorias com a colocação de fresa de asfalto ou solo brita no acesso da passarela da BR-163, no ponto situado no final da Rua Presidente Epitácio, no Bairro Santo Amaro, já que a falta de pavimento gera inúmeros transtornos aos pedestres e ciclistas que todos os dias passam pelo referido local.</t>
+  </si>
+  <si>
+    <t>122927</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122927/indicacao_447_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e Infraestrutura, providencie a instalação de tubos de concreto para garantir o correto escoamento das águas pluviais na entrada da sede distrital de Margarida, mais precisamente nas proximidades do Posto da Copagril.</t>
+  </si>
+  <si>
+    <t>122928</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122928/indicacao_448_-_patrolamento_e_correcao_-_tania2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização, em regime de urgência, de serviços de regularização do leito e execução de acostamento na estrada rural que liga a Linha São Cristóvão.</t>
+  </si>
+  <si>
+    <t>122930</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122930/indicacao_449_-_sistema_de_monitoramento_por_reconhecimento_facial_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a implementação de sistema de monitoramento por reconhecimento facial nas unidades escolares da Rede Municipal de Ensino, visando a notificação automática e em tempo real aos pais ou responsáveis sobre a entrada e saída dos alunos.</t>
+  </si>
+  <si>
+    <t>122931</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122931/indicacao_450_-rede_estadual_de_educacao_legislativa_reel_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Legislativo Municipal, por meio de sua Mesa Diretora, a adesão à Rede Estadual de Educação Legislativa (REEL), visando o aprimoramento técnico, a capacitação contínua de servidores e vereadores, e o intercâmbio de boas práticas parlamentares.</t>
+  </si>
+  <si>
+    <t>122932</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122932/indicacao_-_451_-cmei_portal_da_vida_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a construção de cobertura (telhado) na quadra poliesportiva do Centro Municipal de Educação Infantil (CMEI) Portal da Vida, visando garantir a segurança, o conforto e a continuidade das atividades pedagógicas e recreativas dos alunos.</t>
+  </si>
+  <si>
+    <t>122967</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122967/indicacao_452_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a realização de serviços de patrolamento e cascalhamento na Linha Hermann, no trecho que percorre a localidade de Cinco Cantos, visando a melhoria das condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>122968</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122968/indicacao_453_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a realização de obras de recapeamento asfáltico e melhorias na via que interliga o Distrito de Novo Três Passos ao município de Quatro Pontes, visando garantir a segurança viária e o escoamento da produção local.</t>
+  </si>
+  <si>
+    <t>122969</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122969/indicacao_454_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a implementação de sistema de monitoramento por reconhecimento facial nas unidades escolares da Rede Municipal de Ensino, visando a notificação automática e em tempo real aos pais ou responsáveis sobre a entrada e saída dos alunos.</t>
+  </si>
+  <si>
+    <t>122974</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122974/indicacao_455_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a aquisição de 12 unidades de parquinhos infantis para instalação em bairros do município, visando ampliar os espaços de lazer e convivência comunitária para as crianças e famílias rondonenses.</t>
+  </si>
+  <si>
+    <t>122975</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122975/indicacao_456_-_ponte_linha_sao_bernardo_-_tania.pdf</t>
+  </si>
+  <si>
+    <t>sugere, em regime de urgência, que o Executivo Municipal realize um estudo técnico e adote as medidas necessárias visando ampliar a segurança de todos que trafegam pelas duas estradas rurais que são cortadas pelo Arroio Cotovelo, na Linha São Bernardo do distrito de São Roque, diante dos recorrentes alagamentos e dos riscos à trafegabilidade e ao transporte escolar.</t>
+  </si>
+  <si>
+    <t>122976</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122976/indicacao_457_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e de Esportes, elabore projeto e libere recursos que permitam a instalação de uma academia da terceira idade (ATI) no lote 04 da quadra 05, no Loteamento Toebe, beneficiando também os munícipes que residem no Bairro Universitário que fica nas proximidades.</t>
+  </si>
+  <si>
+    <t>122977</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122977/indicacao_458_-_campinho_e_iluminacao_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a revitalização do campinho de futebol da Comunidade de São Cristóvão, bem como a recuperação e melhoria da iluminação do local.</t>
+  </si>
+  <si>
+    <t>122978</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122978/indicacao_459_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Agricultura, Pecuária e Desenvolvimento Sustentável e de Planejamento, procure criar programa e incluir na Lei Orçamentária Anual para o exercício de 2027 a disponibilidade de recursos que permitam o fornecimento de sacas de sementes de aveia para pequenos produtores rurais rondonenses.</t>
+  </si>
+  <si>
+    <t>122980</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122980/indicacao_460_-_linha_onibus_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação de linha de transporte coletivo entre o Distrito de Novo Horizonte e a sede do Município de Marechal Cândido Rondon, com atendimento mínimo semanal.</t>
+  </si>
+  <si>
+    <t>122981</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122981/indicacao_461_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a sugestão contida na Indicação nº 84/2026, pleiteando a realização de melhorias com operação “tapa buracos” nas vias públicas do Bairro Recanto Feliz.</t>
+  </si>
+  <si>
+    <t>122982</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122982/indicacao_462_-_detector_metais_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudos visando à implantação de portais detectores de metais nas unidades da rede municipal de ensino, bem como a adoção de medidas complementares de segurança preventiva.</t>
+  </si>
+  <si>
+    <t>122983</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122983/indicacao_463_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que seja realizada uma maior divulgação do calendário de recolha de entulhos no município, ampliando os meios de comunicação já utilizados, inclusive utilizando carro de som nos bairros e distritos.</t>
+  </si>
+  <si>
+    <t>122985</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122985/indicacao_464_-_iluminacao_br_163_-_juliano.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de estudos e providências visando à implantação de iluminação pública na via lateral da BR-163, no trecho compreendido entre o viaduto da AACC e o Portal de entrada do Município, nas proximidades da Cooperativa Frimesa.</t>
+  </si>
+  <si>
+    <t>122986</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122986/indicacao_465_-_ciclovia_br_163_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere à Concessionária Via Campos a realização de estudos visando à implantação de ciclovia na via lateral da BR-163, no trecho compreendido entre o viaduto da AACC e o Portal de entrada do Município, nas proximidades da Cooperativa Frimesa.</t>
+  </si>
+  <si>
+    <t>122987</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122987/indicacao_466_-_pavimentacao_asfaltica_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a continuidade da pavimentação asfáltica da Rua Colombo, no trecho final com ligação até o Parque Industrial III, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122988</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122988/indicacao_467_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável providencie o plantio de árvores na avenida principal do distrito de Margarida, auxiliando no embelezamento e bem estar do distrito.</t>
+  </si>
+  <si>
+    <t>122990</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122990/indicacao_468_-_conserto_bueiro_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de manutenção e conserto dos bueiros no Bairro Primavera, com atenção especial ao cruzamento da Rua das Canelas com a Rua Guarapuava.</t>
+  </si>
+  <si>
+    <t>122991</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122991/indicacao_469_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal providencie a instalação de tubos de concreto para garantir o correto escoamento de água existente na lateral da estrada da Linha Schmidt, numa extensão aproximada de 400 metros.</t>
+  </si>
+  <si>
+    <t>122992</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122992/indicacao_470_-_toco_arvores_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a retirada e adequada regularização de toco de árvore existente na calçada da esquina da Rua Santa Catarina com a Rua Sete de Setembro, bem como a realização de vistoria técnica preventiva na área central do Município.</t>
+  </si>
+  <si>
+    <t>122993</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122993/indicacao_471_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal adote as medidas administrativas cabíveis, visando destinar um dos veículos que realizava o transporte escolar e que, pela restrição do ano de fabricação, seja disponibilizado por meio de comodato para uso por parte da Associação de Catadores Amigos da Natureza (ACAN) de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122995</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122995/indicacao_472_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize um estudo de viabilidade que permita a instalação de um novo ecoponto em nosso município, de forma que possa atender outra região na cidade, em especial na região do Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>122996</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Policial Fabio, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122996/indicacao_473_-_seguranca_transito_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de ações de orientação, capacitação e fiscalização voltadas aos motoristas do transporte escolar, visando reforçar a segurança no transporte de alunos no Município.</t>
+  </si>
+  <si>
+    <t>122997</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122997/indicacao_474_-_vacinacao_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a ampliação da vacinação contra a Influenza para toda a população, após o atendimento dos grupos prioritários definidos pelo Sistema Único de Saúde – SUS.</t>
+  </si>
+  <si>
+    <t>122998</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122998/indicacao_475_-_parque_maquinas_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a modernização dos equipamentos e maquinários da Secretaria Municipal de Infraestrutura, bem como a implantação de pequenos parques de máquinas nos distritos do Município.</t>
+  </si>
+  <si>
+    <t>122999</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122999/indicacao_476_-_melhorias_parque_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias no Parque de Exposição Álvaro Dias, visando a preparação para a Expo Rondon 2026 e a Festa Nacional do Boi no Rolete, com foco na sonorização dos espaços públicos, melhoria da jardinagem, adequação das estruturas físicas e reforço da sinalização de trânsito.</t>
+  </si>
+  <si>
+    <t>123001</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123001/indicacao_477_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Mobilidade, realize melhorias na sinalização horizontal e vertical existente nas proximidades da rotatória existente na Avenida Irio Jacob Welp com a Rua Porto Alegre, ampliando a segurança de todos que passam pelo referido local, especialmente pedestres e ciclistas.</t>
+  </si>
+  <si>
+    <t>123005</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123005/indicacao_478_-_bem_estar_animal_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação da Comissão Municipal de Ética e Bem-Estar Animal, bem como o fortalecimento das políticas públicas voltadas à proteção animal no Município.</t>
+  </si>
+  <si>
+    <t>123008</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123008/indicacao_479_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de nova pintura com a sinalização horizontal de trânsito na Avenida Irio Jacob Welp.</t>
+  </si>
+  <si>
+    <t>123009</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123009/indicacao_480_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de manutenção de iluminação pública na Avenida Rio Grande do Sul, nos trechos compreendidos entre as ruas Dom Pedro I e 15 de Novembro, e entre as ruas Colombo e Cabral.</t>
+  </si>
+  <si>
+    <t>123066</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123066/indicacao_481_-_acostamento_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de obras de acostamento e adequação viária na Rodovia Antônio Krechinski, especialmente no trecho onde estão instaladas empresas e transportadoras, considerando que a dificuldade de acesso aos estabelecimentos vem prejudicando a logística, a segurança viária e o desenvolvimento da economia local.</t>
+  </si>
+  <si>
+    <t>123069</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123069/indicacao_482_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a retomada do projeto de horta comunitária no CAF, antigo CEMIC, com acompanhamento de profissionais responsáveis pelo cultivo, visando promover educação alimentar, conscientização ambiental e integração social junto às crianças atendidas.</t>
+  </si>
+  <si>
+    <t>123071</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Juliano Oliveira, Marciane Maria Specht</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123071/indicacao_483_-_gordinho.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a instalação de parquinho inclusivo adaptado para crianças com Transtorno do Espectro Autista, TEA, visando promover acessibilidade, inclusão e desenvolvimento infantil em Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123072</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123072/indicacao_484_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de melhorias na sinalização viária do trevo de acesso à Linha Guarani, na rodovia que liga Marechal Cândido Rondon ao Distrito de Margarida, visando reforçar a segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>123073</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123073/indicacao_485_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudos para viabilizar a implantação de uma nova Farmácia Básica na região dos bairros Augusto I e II, Higienópolis, Botafogo, Alvorada e Primavera, visando ampliar o acesso da população aos medicamentos da rede pública.</t>
+  </si>
+  <si>
+    <t>123074</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123074/indicacao_486_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudos para viabilizar a construção de um novo Posto de Saúde na Vila Gaúcha, em local plano e com melhor acessibilidade, visando ampliar a qualidade do atendimento à população.</t>
+  </si>
+  <si>
+    <t>123075</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123075/indicacao_487_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a contratação da segunda Equipe de Saúde Bucal para o Centro Integrado de Saúde (CIS) e para Unidade de Saúde do Boa Vista, bem como, a instalação da segunda cadeira odontológica nestas unidades, reduzindo as filas de espera.</t>
+  </si>
+  <si>
+    <t>123076</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123076/indicacao_488_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, por meio da Secretaria Municipal de Mobilidade, a realização de melhorias na sinalização horizontal e vertical na Rua Luís Centenário, no Parque Industrial II, nas proximidades do CMEI do SESI, bem como solicita apoio da Polícia Militar para fiscalização e organização do fluxo de veículos nos horários de entrada e saída dos alunos.</t>
+  </si>
+  <si>
+    <t>123081</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123081/indicacao_489_-_parquinho_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de parquinho infantil e academia ao ar livre na praça existente no Bairro São Matheus, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123082</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123082/indicacao_490_-_lombada_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de lombada na Rua Marfim, em frente à residência nº 220, no Bairro São Matheus, visando reforçar a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>123083</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123083/indicacao_491_-_poda_de_arvore_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de poda de árvores na Rua 8 de Abril, localizada no Loteamento Augusto I, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123085</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123085/indicacao_492_-_lampada_led_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a substituição das lâmpadas convencionais por iluminação em LED na Rua Afonso Diesel, no Bairro Universitário, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123086</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123086/indicacao_493_-_bebedouro_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a instalação de bebedouro na Associação de Moradores do Bairro São Francisco, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123087</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123087/indicacao_494_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através das Secretarias Municipais de Planejamento e de Infraestrutura, a realização de novo recape asfáltico em toda a extensão das vias públicas situadas no quadrante compreendido entre as Ruas Goiás, 22 de Abril, Mato Grosso e da Avenida Irio Jacob Welp.</t>
+  </si>
+  <si>
+    <t>123088</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123088/indicacao_495_-_boa_vista_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão das obras da área de lazer e quadra esportiva do Bairro Boa Vista, bem como a limpeza, manutenção do local e instalação de bancos, bebedouros e academia de terceira idade.</t>
+  </si>
+  <si>
+    <t>123089</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123089/indicacao_496_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, elabore projeto e libere recursos que permitam a instalação de um parque infantil e de uma academia da terceira idade no Bairro Líder, mais especificamente na Rua Cataratas.</t>
+  </si>
+  <si>
+    <t>123090</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123090/indicacao_497_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a necessidade de plantio de árvores nos passeios públicos da Avenida Salgado Filho, no distrito de Novo Três Passos.</t>
+  </si>
+  <si>
+    <t>123091</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123091/indicacao_498_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere para que o Executivo Municipal, através da Secretaria de Infraestrutura, realize o patrolamento e a colocação de solo brita na estrada rural da Linha Esquina Guaíra.</t>
+  </si>
+  <si>
+    <t>123092</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123092/indicacao_499_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através dos setores competentes, realize um estudo técnico de viabilidade de implantação de "Ecoponto" em todas as sedes distritais, fornecendo desta forma um local adequado para descarte gratuito de recicláveis, móveis, eletrodomésticos, eletrônicos, entulho e resíduos de jardim.</t>
+  </si>
+  <si>
+    <t>123094</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123094/indicacao_500_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através das Secretarias de Planejamento e Mobilidade, estude a possibilidade de construir uma rotatória ou outra intervenção que possa ampliar a segurança do acesso a nova ETA para aqueles que trafegam pela Rodovia Municipal Antônio Krenchinski.</t>
+  </si>
+  <si>
+    <t>123095</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123095/indicacao_501_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a elaboração de projeto e a liberação de recursos para a construção de uma nova edificação para a Escola Municipal 25 de Julho, no Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>123096</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123096/indicacao_502_-_energia_solar_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a busca de recursos financeiros e parcerias visando à implantação de projetos de energia solar, inclusive por meio de convênios com a Itaipu Binacional.</t>
+  </si>
+  <si>
+    <t>123097</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123097/indicacao_503_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo municipal, a construção de uma cobertura na arquibancada da pista de bicicross, garantindo mais segurança e conforto para os espectadores durante os eventos.</t>
+  </si>
+  <si>
+    <t>123101</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123101/indicacao_504_-_servico_odontologico_-_marciane_alterada_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudo de viabilidade visando à contratação de serviços odontológicos de média e alta complexidade no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123102</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123102/indicacao_505_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, efetue uma roçada e limpeza das laterais da estrada rural da Linha Arara até a Linha Maracanã.</t>
+  </si>
+  <si>
+    <t>123103</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123103/indicacao_506_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através do setor competente, providencie a substituição das lâmpadas tradicionais por LED nas vias públicas dos loteamentos Maioli, Prass, Recanto dos Pássaros e Parque Industrial III.</t>
+  </si>
+  <si>
+    <t>123105</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123105/indicacao_507_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo, por meio das Secretarias Municipais de Saúde e de Assistência Social, que procure viabilizar uma parceria com o Serviço Social do Comércio (SESC) para viabilizar a vinda da Unidade Móvel OdontoSESC ao município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123163</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Policial Fabio</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123163/indicacao_508_-_alargamento_via_publica_-_marciel.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de obras de alargamento da Avenida Írio Jacob Welp, no trecho compreendido entre a Travessa Rio Branco e a Rua das Flores.</t>
+  </si>
+  <si>
+    <t>123164</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123164/indicacao_509_-_alargamento_ponte_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a elaboração de projeto visando ao alargamento da ponte localizada nas proximidades da Associação Vale do Sol, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123175</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123175/indicacao_510_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias na praça do distrito de São Roque, em especial a verificação do sistema de iluminação e substituição das lâmpadas tradicionais por LED, além de poda de árvores e limpeza em geral.</t>
+  </si>
+  <si>
+    <t>123176</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123176/indicacao_511_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a sugestão para que o Executivo Municipal viabilize a realização de melhorias na estrada rural da Linha Vorá até o encontro com a pavimentação em pedra irregular.</t>
+  </si>
+  <si>
+    <t>123179</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123179/indicacao_512_-_desobstrucao_bueiro_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de limpeza, manutenção e desobstrução de bueiro localizado na Rua Sergipe, nº 647, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123180</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123180/indicacao_513_-_preferencial__-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a substituição da placa de regulamentação R-2 “Dê a Preferência” no cruzamento da Rua São Paulo com a Rua Amir Dalla Vecchia, em razão das condições precárias de visibilidade da sinalização existente.</t>
+  </si>
+  <si>
+    <t>123181</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123181/indicacao_514_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a instalação de cobertura nos dois playgrounds e na quadra palco da Escola Municipal Criança Feliz.</t>
+  </si>
+  <si>
+    <t>123182</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123182/indicacao_515_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal, a realização de nova pintura em toda a estrutura da Escola Municipal Criança Feliz.</t>
+  </si>
+  <si>
+    <t>123183</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123183/indicacao_516_-_patrolamento_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de serviços de patrolamento e revestimento com solo brita na estrada rural da Linha Baixada, localizada no Distrito de Bela Vista.</t>
+  </si>
+  <si>
+    <t>123184</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123184/indicacao_517_-_conserto_tampa_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de conserto da tampa de boca de lobo localizada na Rua Brasília, esquina com a Rua Alecrim, no Loteamento Augusto I.</t>
+  </si>
+  <si>
+    <t>123185</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123185/indicacao_518_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de uma parceria público privada que permita a construção de hangares no Aeroporto Municipal Balduino Helmuth Jope.</t>
+  </si>
+  <si>
+    <t>123186</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123186/indicacao_519_-_poda_de_arvores__-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de poda das árvores localizadas na Rua São Marcos, no Bairro Marechal.</t>
+  </si>
+  <si>
+    <t>123187</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123187/indicacao_520_-_tampa_bueiro_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a substituição da tampa de bueiro localizada na Rua das Palmeiras, esquina com a Avenida Írio Jacob Welp, no Bairro São Mateus.</t>
+  </si>
+  <si>
+    <t>123188</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123188/indicacao_521_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere a implantação de nova Horta Comunitária junto ao novo espaço da ETA do SAAE, integrando ações de educação socioambiental, sustentabilidade e conscientização ambiental com estudantes das escolas públicas do município.</t>
+  </si>
+  <si>
+    <t>123189</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>Marciane Maria Specht, Marciel Evandro Escher, Padeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123189/indicacao_522_-_infraestrutura_rua_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de obras de infraestrutura e mobilidade urbana na Rua Alfredo Nied, no Bairro São Lucas, incluindo construção de calçadas, iluminação pública, acessibilidade, recape asfáltico, drenagem pluvial, ciclovia e iluminação em LED.</t>
+  </si>
+  <si>
+    <t>123190</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123190/indicacao_523_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, através da secretaria competente, estudos para ampliação do número de vagas exclusivas destinadas a cadeirantes e pessoas com deficiência física com mobilidade reduzida no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123191</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123191/indicacao_524_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal estude a viabilidade de realizar a construção de jazigos verticais no Cemitério Municipal de Marechal Cândido Rondon, bem como disponibilizar uma nova área para futura ampliação do espaço do cemitério do município.</t>
+  </si>
+  <si>
+    <t>123192</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123192/indicacao_525_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal estude a possibilidade de viabilizar, junto aos órgãos competentes, a realização de processo de credenciamento de clínicas especializadas em psicologia e psiquiatria com tratamento involuntário, visando ampliar e qualificar o atendimento à população, especialmente nos casos de transtornos mentais graves, dependência química e alcoolismo.</t>
+  </si>
+  <si>
+    <t>123193</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123193/indicacao_526_-_alargamento_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudos para o alargamento da Rua Mem de Sá, no trecho compreendido entre a Igreja Luterana e o Bairro Botafogo, visando melhorar a mobilidade urbana e a segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>123194</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123194/indicacao_527_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal que estude a possibilidade de viabilizar, junto aos órgãos competentes, a construção de ciclovia/ciclofaixa na Rua Dom João VI, aos moldes da já existente na Rua Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>123195</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123195/indicacao_528_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de poda das árvores localizadas no canteiro central da Avenida Rio Grande do Sul, ampliando a eficiência da iluminação pública.</t>
+  </si>
+  <si>
+    <t>123196</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123196/indicacao_529_-_cobertura_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a instalação de cobertura em frente à agência do INSS de Marechal Cândido Rondon, visando oferecer proteção contra as condições climáticas, bem como a instalação de bancos para proporcionar mais conforto às pessoas que aguardam atendimento no local.</t>
+  </si>
+  <si>
+    <t>123198</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123198/indicacao_530_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal realize melhorias no parque infantil existente na pracinha do Loteamento Saabka, em especial a colocação de correntes no balanço, reinstalação do escorregador infantil e colocação de uma carga de areia no interior do referido parquinho.</t>
+  </si>
+  <si>
+    <t>123199</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123199/indicacao_531_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de recape asfáltico completo na Avenida das Torres, em Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123200</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123200/indicacao_532_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a realização de reforma completa dos banheiros existentes no Parque Ecológico Rodolfo Rieger (lago municipal).</t>
+  </si>
+  <si>
+    <t>123207</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123207/indicacao_533_-_patrolamento_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de serviços de patrolamento e revestimento com pedra brita ou cascalho em estrada rural localizada no Distrito de Bela Vista.</t>
+  </si>
+  <si>
+    <t>123208</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123208/indicacao_534_-_ponto_onibus_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de manutenção, conserto ou substituição do ponto de ônibus localizado no Distrito de Bela Vista, bem como a limpeza e capina em seu entorno.</t>
+  </si>
+  <si>
+    <t>123235</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123235/indicacao_535_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal através das Secretarias de Planejamento e de Esportes, libere recursos que permita a revitalização da quadra de esportes localizada na esquina das ruas Paraíba e Mem de Sá, ao lado do Fórum e do Colégio Estadual Eron Domingues.</t>
+  </si>
+  <si>
+    <t>123253</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123253/indicacao_536_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal elabore projeto para construção de duas canchas de bocha de areia, incluindo arquibancadas, espaços para imprensa e de alimentação, promovendo a integração entre diferentes gerações e garantindo acessibilidade para a melhor idade, além de facilitar a realização de eventos locais, estadual ou até nacional.</t>
+  </si>
+  <si>
+    <t>123254</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123254/indicacao_537_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal, através da Secretaria de Infraestrutura, viabilize a construção de um muro no entorno do cemitério existente na Linha Boa Vista, nas proximidades com a Linha Canarinho.</t>
+  </si>
+  <si>
+    <t>123271</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123271/indicacao_538_-_programa_agricultor__-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação e implantação do Programa “AgroClima Marechal”, voltado ao monitoramento climático e apoio tecnológico aos produtores rurais do Município.</t>
+  </si>
+  <si>
+    <t>123274</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>Carlinhos, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123274/indicacao_539_-_melhorais_avenida_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias na Avenida Rio Grande do Sul, no trecho compreendido entre a região da Cabral e a Coopagril II, contemplando infraestrutura viária, mobilidade urbana e revitalização do espaço público.</t>
+  </si>
+  <si>
+    <t>123275</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123275/indicacao_540_-_parceria_escoteiros_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para formalização de termos de parceria com os grupos escoteiros de Marechal Cândido Rondon, inclusive com previsão na LDO e LOA.</t>
+  </si>
+  <si>
+    <t>123284</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123284/indicacao_541_-_pedra_cascalho_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de revestimento com pedra brita na Rua Mem de Sá, ao lado do posto de saúde do Bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>123285</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123285/indicacao_542_-_melhorias_via_-_coronel.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, através da Secretaria de Mobilidade Urbana e setor competente, a realização de estudo técnico para implantação de medidas de segurança viária, melhorias na sinalização, análise de instalação de redutores de velocidade, bem como a execução de limpeza e manutenção da área de preservação localizada na Rua Paraíba, sentido Linha Peroba, especialmente nas proximidades da ponte.</t>
+  </si>
+  <si>
+    <t>123286</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123286/indicacao_543_-_melhorias_via_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal o levantamento técnico e o acionamento da empresa responsável pelas obras de alargamento das Ruas 12 de Outubro e Ceará, para realização de manutenção corretiva em bueiros que apresentam problemas estruturais.</t>
+  </si>
+  <si>
+    <t>123287</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123287/indicacao_544_-_acan_e_ascamar_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a revisão e ampliação dos pontos de coleta de materiais recicláveis na sede e no interior do Município, bem como a realização de ações de conscientização ambiental, com envolvimento dos alunos das escolas municipais em atividades educativas e de orientação junto à comunidade, fortalecendo o trabalho das associações de catadores de recicláveis ACAN e ASCAMAR.</t>
+  </si>
+  <si>
+    <t>123300</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123300/indicacao_545_-_ponto_de_onibus_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a construção de ponto de ônibus na Rua Tulipas, esquina com a Rua Juvelino Ribeiro, no Bairro Augusto I.</t>
+  </si>
+  <si>
+    <t>123315</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>Carlinhos, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123315/indicacao_546_-_melhorias_rodovia_-_marciel_e_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Reitera ao Poder Executivo Municipal as indicações anteriormente apresentadas, visando melhorias na Rodovia Municipal Antônio Krechinski, contemplando reforma asfáltico, sinalização viária, limpeza das laterais e poda da vegetação.</t>
+  </si>
+  <si>
+    <t>123316</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123316/indicacao_547_-_sinalizacao_pare_sc_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de nova pintura de sinalização com a palavra “PARE” na rua Santa Catarina, esquina com as ruas Mem de Sá e Avenida Maripá.</t>
+  </si>
+  <si>
+    <t>123328</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123328/indicacao_548_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a realização de licitação para aquisição de novos playgrounds para as Praças 31 de Outubro e Dealmo Selmiro Poersch, também conhecidas como Praça das 3 Igrejas e Praça da Católica.</t>
+  </si>
+  <si>
+    <t>123329</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123329/indicacao_549_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a instalação de travessia elevada na Rua Dom João VI, em frente ao setor de frota do município, visando reforçar a segurança de pedestres e pacientes que utilizam o local diariamente.</t>
+  </si>
+  <si>
+    <t>123330</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123330/indicacao_550_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a reforma da área de lazer existente no bairro Recanto Feliz e a instalação de câmeras de monitoramento no local.</t>
+  </si>
+  <si>
+    <t>123331</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123331/indicacao_551_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo a realização de melhorias na sinalização viária no Bairro Higienópolis, visando reforçar a segurança no trânsito e proporcionar melhores condições de circulação para motoristas, motociclistas, ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>123332</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123332/indicacao_552_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a criação e fortalecimento de incentivos aos grupos de danças do município para realização de apresentações culturais e atividades em contraturno nas escolas municipais, bem como apresentações junto aos clubes de idosos e clubes de mães, promovendo integração social, valorização cultural e fortalecimento comunitário.</t>
+  </si>
+  <si>
+    <t>123343</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123343/indicacao_553_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera o pedido para que o Executivo Municipal providencie a realização urgente de reparos e melhorias na Rua das Flores, melhorando as condições de trafegabilidade para todos que passam pelo referido local da cidade rondonense.</t>
+  </si>
+  <si>
+    <t>123357</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123357/indicacao_554_-_asfalto_corinthians_margarida_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de pavimentação asfáltica do prolongamento da Rua Dr Napoleão Laureano, mais precisamente em frente ao Clube Corinthians de Margarida.</t>
+  </si>
+  <si>
+    <t>123358</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123358/indicacao_555_-_bebedouro_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a aquisição e instalação de bebedouros públicos em locais de grande circulação, com água fria e quente, espaço para pets e aspersor refrescante, semelhantes aos modelos recentemente implantados na cidade de Cascavel.</t>
+  </si>
+  <si>
+    <t>123360</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123360/indicacao_556_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a Indicação nº 153/2026, sugerindo ao Executivo Municipal a instalação de um novo abrigo coberto no ponto de ônibus localizado na Avenida Maripá, proximidades da esquina com a Rua Natal, no Bairro BNH 1.</t>
+  </si>
+  <si>
+    <t>123361</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123361/indicacao_557_-_sinalizcao_-_padeiro.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo e posterior implantação de sinalização viária em todas as ruas do Loteamento Sabka.</t>
+  </si>
+  <si>
+    <t>123363</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123363/indicacao_558_-_recape_-_padeiro.docx</t>
+  </si>
+  <si>
+    <t>sugere ao Poder Executivo Municipal a realização de recape asfáltico nas vias públicas do Loteamento Universitário, incluindo a pintura termoplástica da sinalização horizontal, visando melhorar as condições de trafegabilidade e segurança.</t>
+  </si>
+  <si>
+    <t>123365</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123365/indicacao_559_-_poda_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de poda de árvores na Rua Mem de Sá, no trecho compreendido entre a Rua Pernambuco e a Rua Florianópolis.</t>
+  </si>
+  <si>
+    <t>123371</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123371/indicacao_560_-_calcamento_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de pavimentação com calçamento no acesso ao cemitério do Distrito de Bom Jardim, bem como a execução de serviços de roçada nas laterais da via.</t>
+  </si>
+  <si>
+    <t>123373</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123373/indicacao_561_-_arrumar_via_publica_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de reparos na pavimentação da Rua Lengo, no Bairro Frankfurt.</t>
+  </si>
+  <si>
+    <t>123374</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123374/indicacao_562_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a destinação e organização de pontos específicos para táxis e veículos de aplicativos nas proximidades do Parque de Exposições Álvaro Dias durante a realização da Expo Rondon 2026, com instalação de sinalização adequada, tendas, iluminação e reforço na segurança para atendimento da população e visitantes.</t>
+  </si>
+  <si>
+    <t>123375</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>Carlinhos, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Sargento Spohr</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123375/indicacao_563_-_meu_campinho_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a instalação de playground infantil, bancos e arborização no espaço “Meu Campinho”, localizado no Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>123376</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123376/indicacao_564_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal e à Comissão Organizadora da Oktoberfest 2026 a concessão de entrada gratuita na primeira noite do evento, realizada na sexta-feira, para pessoas que estiverem utilizando traje típico germânico completo.</t>
+  </si>
+  <si>
+    <t>123377</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123377/indicacao_565_-_substituicao_placas_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a substituição das placas de trânsito e de identificação das vias públicas no Bairro Barcelona.</t>
+  </si>
+  <si>
+    <t>123379</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123379/indicacao_566_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, em conjunto com os órgãos competentes, a realização de abertura e adequação de acostamento na Rodovia Municipal Antônio Krenchinski, nas proximidades da área industrial da Linha Guarani, visando facilitar a entrada e saída de veículos junto aos barracões industriais existentes no local.</t>
+  </si>
+  <si>
+    <t>123380</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123380/indicacao_567_-_praticas_esportivas_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a implantação de programa de incentivo à prática da bocha, com aquisição de kits de bochas italianas e apoio às equipes e comunidades participantes dos campeonatos municipais.</t>
+  </si>
+  <si>
+    <t>123381</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123381/indicacao_568_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal a implantação da sinalização vertical e horizontal faltante, incluindo placas de preferência, na Avenida Hilário Arthur Wendpap, especialmente no cruzamento com a Rua São Paulo e demais cruzamentos do Residencial Sol do Amanhã II, visando garantir a segurança viária.</t>
+  </si>
+  <si>
+    <t>123382</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123382/indicacao_569_-_parceria_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para formalização de parceria com a Associação Leite Oeste, visando o repasse de veículo para apoio às atividades desenvolvidas pela entidade.</t>
+  </si>
+  <si>
+    <t>123383</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123383/indicacao_570_-_parceria_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de recape asfáltico nas Ruas Colombo e 12 de Outubro, no trecho compreendido entre as Ruas Ceará e Piauí.</t>
+  </si>
+  <si>
+    <t>123384</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123384/indicacao_571_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, por meio da Secretaria Municipal de Saúde e da Secretaria Municipal de Assistência Social, a criação de grupo permanente de dança sênior, incluindo a modalidade de dança sentada, como política pública voltada à promoção do envelhecimento ativo, da saúde preventiva e da qualidade de vida da pessoa idosa no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123388</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123388/indicacao_572_-_travessia_elevada_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de travessia elevada em frente ao Colégio Estadual Osvino Weirich, visando melhorar a acessibilidade e a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>123389</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123389/indicacao_573_-_revitalizacao_gruta_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a revitalização da Gruta localizada na Rua das Hortênsias, próxima ao Colégio Estadual Osvino Weirich, com melhorias de infraestrutura, iluminação e acessibilidade.</t>
+  </si>
+  <si>
+    <t>123390</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123390/indicacao_574_-_reciclados_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de pontos de coleta de materiais recicláveis nos distritos do Município, acompanhados de ações de orientação e conscientização ambiental.</t>
+  </si>
+  <si>
+    <t>123391</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123391/indicacao_575_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a aquisição de um caminhão com tanque distribuidor de adubo líquido, a ser utilizado pela Secretaria Municipal de Agricultura, Pecuária e Desenvolvimento Sustentável no atendimento de diversos pedidos oriundos de produtores rurais, de todas as regiões do interior rondonense.</t>
+  </si>
+  <si>
+    <t>123395</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123395/indicacao_576_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere que o Executivo Municipal viabilize a reforma e ampliação do parquinho infantil da Escola Municipal 25 de Julho, localizada no Bairro Primavera, com instalação de cobertura (telhado), adequação do piso e melhorias na estrutura existente, bem como providencie a instalação de cobertura sobre as mesas utilizadas pelos alunos durante os lanches e a melhoria dos armários da cozinha da referida escola.</t>
+  </si>
+  <si>
+    <t>123397</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123397/indicacao_577_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que realize, com a máxima brevidade, os serviços de manutenção e reparo na ciclovia localizada na Avenida Maripá, no trecho compreendido entre as Ruas Piauí e Maranhão.</t>
+  </si>
+  <si>
+    <t>123398</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123398/indicacao_578_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugere ao Executivo Municipal, por meio da Secretaria de Mobilidade, que realize estudo técnico visando à adoção de medidas de moderação de tráfego na Rua Dom João VI, especialmente no trecho compreendido a partir da Rua Ceará, no sentido ao Bairro Botafogo, incluindo a análise da viabilidade de implantação de redutores de velocidade ou outros dispositivos adequados.</t>
+  </si>
+  <si>
+    <t>123399</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123399/indicacao_579_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a manutenção e adequação do padrão de energia elétrica da Praça da Vila Gaúcha, além da implantação de sistema de acionamento automático, por sensor fotoelétrico, para a iluminação da quadra esportiva existente no referido espaço público.</t>
+  </si>
+  <si>
+    <t>123400</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123400/indicacao_580_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Executivo Municipal a necessidade de realização de poda dos galhos que estão obstruindo a visualização da placa de sinalização localizada na Avenida Rio Grande do Sul, destinada a orientar motoristas de caminhões a utilizarem o Contorno Viário Helmuth Priesnitz (Rodoanel).</t>
+  </si>
+  <si>
+    <t>123431</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123431/indicacao_581_-_melhoria_via_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de recape asfáltico na Rua Luiz Carlos Pinz, no trecho compreendido até a esquina com a Rua Independência, visando melhorar as condições de trafegabilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>123433</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123433/indicacao_582_-_toldo_post__-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a instalação de toldo ou cobertura na área externa da Unidade de Saúde do Loteamento Augusto I, visando proporcionar maior conforto e proteção aos usuários.</t>
+  </si>
+  <si>
+    <t>123435</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123435/indicacao_583_-_pedra_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de reparos na pavimentação com pedras irregulares na Linha Neuhas, nas proximidades do aterro municipal.</t>
+  </si>
+  <si>
+    <t>123436</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123436/indicacao_584_-_ecoponto_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a implantação de ecoponto para recolhimento e destinação adequada de pneus inservíveis no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123441</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123441/indicacao_585_-_melhorias_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a implantação de medidas de segurança viária e melhorias de mobilidade urbana no trecho que interliga os bairros Augusto e Barcelona, incluindo travessia elevada ou redutor de velocidade, sinalização viária e revestimento com solo brita para acesso seguro dos moradores.</t>
+  </si>
+  <si>
+    <t>123443</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>Carlinhos, Coronel Welyngton, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123443/indicacao_586_-_cilcovia_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para construção de ciclovia no trecho compreendido entre o Posto Lagartinha e o Colégio Frentino Sackser, visando melhorar a mobilidade e a segurança dos moradores dos bairros Barcelona e Augusto I e II.</t>
+  </si>
+  <si>
+    <t>123445</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123445/indicacao_587_-_ponto_onibus_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a construção de ponto de ônibus na Rua Francisco Beltrão, visando proporcionar maior conforto, segurança e proteção aos usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>123446</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123446/indicacao_588_-_poco_artesiano_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal e ao Serviço Autônomo de Água e Esgoto – SAAE, a realização de estudo de viabilidade para perfuração de poço artesiano na Linha Guarani, visando solucionar os problemas de abastecimento de água na comunidade.</t>
+  </si>
+  <si>
+    <t>123448</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Sargento Spohr, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123448/indicacao_589_-_apoio_cursos_-_spohr_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de estudo de viabilidade para implantação de programa de apoio às pessoas que representam oficialmente o Município de Marechal Cândido Rondon em concursos, eventos, feiras, competições e atividades de caráter cultural, social e promocional, incluindo auxílio com vestimentas, transporte, combustível e demais despesas necessárias.</t>
+  </si>
+  <si>
+    <t>123467</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123467/indicacao_590_-_briquedos_praca_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a revitalização e ampliação do parquinho infantil localizado junto à Igreja Católica, com a urgente readequação da localização do brinquedo adaptado para cadeirantes, visando prevenir acidentes e ampliar a segurança e acessibilidade das crianças.</t>
+  </si>
+  <si>
+    <t>123473</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123473/indicacao_591_-_alargamento_rua_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a elaboração de projeto técnico e a destinação de recursos para o alargamento da Rua Herbert Hanuch, ao lado da creche da Vila Gaúcha, visando ampliar a segurança viária e a mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>123476</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123476/indicacao_592_-_cancha_municipal_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de uma Cancha Municipal de Malha, destinada à prática esportiva, integração comunitária e realização de competições regionais.</t>
+  </si>
+  <si>
+    <t>123477</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123477/indicacao_593_-_conservacao_solo_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a intensificação das ações de conservação de solo nas propriedades rurais, mediante ampliação de programas e serviços voltados à preservação ambiental e ao fortalecimento da produção agropecuária</t>
+  </si>
+  <si>
+    <t>123478</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123478/indicacao_594_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a sugestão ao Executivo Municipal a realização de ação conjunta de limpeza e recolhimento de resíduos em áreas urbanas e ambientais, visando o combate à dengue e o fortalecimento do engajamento comunitário.</t>
+  </si>
+  <si>
+    <t>123480</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123480/indicacao_595_-_travessia_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudo técnico para implantação de travessia elevada ou quebra de preferencial na Rua Dom João VI, nas proximidades da nova Arena Society do Bairro Alvorada, visando reforçar a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>123481</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123481/indicacao_596_-_cobertura_arena_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de estudo técnico para viabilizar a cobertura da arena de rodeio do Parque de Exposições, visando ampliar sua utilização para atividades esportivas, culturais, educacionais e comunitárias durante todo o ano.</t>
+  </si>
+  <si>
+    <t>123482</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123482/indicacao_597_-_placas_rua_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a substituição e instalação de novas placas de identificação de ruas contendo a denominação da via e o respectivo CEP, visando facilitar a localização de endereços e melhorar a orientação da população.</t>
+  </si>
+  <si>
+    <t>123484</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123484/indicacao_598_-_posto_saude_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização de melhorias estruturais e funcionais no Posto de Saúde do Bairro São Lucas, visando aprimorar o atendimento e proporcionar mais conforto aos usuários e profissionais da unidade.</t>
+  </si>
+  <si>
+    <t>123485</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123485/indicacao_599_-_travessia_agricola_horizonte_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adequação ou remoção da travessia elevada localizada na Avenida Irio Welp, em frente a Agrícola Horizonte.</t>
+  </si>
+  <si>
+    <t>123489</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123489/indicacao_600_-_ciclovia_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a implantação de ciclovia no canteiro central da Avenida das Torres, em toda a sua extensão, visando ampliar a segurança e a mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>123491</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123491/indicacao_601_-_iluminacao_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de melhorias viárias e de segurança na Rua das Flores, nas proximidades da creche municipal, contemplando alargamento da via, área de embarque e desembarque, sinalização de trânsito e modernização da iluminação pública.</t>
+  </si>
+  <si>
+    <t>123493</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123493/indicacao_602_-_sinalizacao_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de serviços de revitalização da infraestrutura de mobilidade urbana da Avenida Írio Jacob Welp, incluindo pintura termoplástica da sinalização horizontal, recuperação das faixas de pedestres, limpeza, roçada, retirada de vegetação invasiva e manutenção das calçadas e ciclovia, no trecho compreendido entre a Avenida Rio Grande do Sul e o Trevo da AACC.</t>
+  </si>
+  <si>
+    <t>123495</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123495/indicacao_603_-_ampliacao_rede_eletrica_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de estudo técnico para ampliação e adequação da capacidade da rede elétrica das escolas municipais, especialmente nas Escolas Municipais Bento Munhoz da Rocha Neto, Criança Feliz, Valdomiro Liessen e Ana Paula.</t>
+  </si>
+  <si>
+    <t>123497</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123497/indicacao_604_-_programa_municipal_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a criação de programa permanente de apoio, incentivo e valorização das representantes oficiais do Município, contemplando suporte antes, durante e após os concursos de escolha, bem como auxílio para participação em eventos, feiras, exposições, festividades e demais compromissos institucionais, mediante fornecimento de transporte, alimentação, hospedagem, vestuário, trajes oficiais e demais condições necessárias ao adequado exercício da representação municipal.</t>
+  </si>
+  <si>
+    <t>123499</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123499/indicacao_605_-_pavimentacao_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo do Município de Marechal Cândido Rondon, através da Secretaria Municipal de Planejamento, a elaboração de projeto e a liberação de recursos visando à execução de pavimentação asfáltica sobre pedras irregulares em aproximadamente 2 quilômetros da Estrada Rural Linha Havaí, no Distrito de Iguiporã.</t>
+  </si>
+  <si>
+    <t>123502</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123502/indicacao_606_-_telecomunicacoes_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo do Município de Marechal Cândido Rondon, bem como à empresa concessionária responsável pela rede de telefonia e telecomunicações, solicitando a realização de vistoria técnica e os devidos reparos na tampa da caixa de fiações localizada na esquina da Avenida Maripá com a Rua Santa Catarina, garantindo sua adequada fixação e segurança.</t>
+  </si>
+  <si>
+    <t>123504</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123504/indicacao_607_-_pcd_na_expo_rondon_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a disponibilização de vagas de estacionamento e área exclusiva nos shows da Expo Rondon, destinada às Pessoas com Deficiência (PCD), bem como, sala de regulação sensorial para as pessoas com Transtorno do Espectro Autista, promovendo acessibilidade e inclusão.</t>
+  </si>
+  <si>
+    <t>123506</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123506/indicacao_608_-_parquinho_apae_-_raael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a aquisição de um parque infantil acessível e inclusivo destinado a APAE de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
     <t>122320</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf</t>
   </si>
   <si>
     <t>Mensagem e Exposição de Motivos n º 3/2026</t>
   </si>
   <si>
     <t>122330</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas</t>
   </si>
   <si>
     <t>TCE/PR - Tribunal de Contas do Estado do Paraná</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio as Contas do Poder Executivo do Município de Marechal Cândido Rondon, exercício financeiro de 2024.</t>
   </si>
   <si>
+    <t>122839</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122839/pdl_01_2025_irineo_da_costa_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>concede o título de Cidadão Honorário de Marechal Cândido Rondon ao Senhor Irineo da Costa Rodrigues, em razão dos seus relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>122846</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122846/pdl_02_2025_tealmo_cassel.pdf</t>
+  </si>
+  <si>
+    <t>concede o título de Cidadão Honorário de Marechal Cândido Rondon ao Senhor Tealmo Cassel, em razão dos seus relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>122891</t>
+  </si>
+  <si>
+    <t>Carlinhos, Coronel Welyngton, Marciel Evandro Escher</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122891/pdl_03_2026_aprova_contas_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>aprova as contas do Poder Executivo do Município de Marechal Cândido Rondon, referentes ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>122612</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122612/plc_01_2026__carregadores_eletricos.pdf</t>
+  </si>
+  <si>
+    <t>altera a Lei Complementar nº 137, de 09 de dezembro de 2021 (Lei do Sistema Viário), e a Lei Complementar nº 139, de 09 de dezembro de 2021 (Código de Posturas), para autorizar e regulamentar a instalação de infraestrutura de recarga de veículos elétricos nos logradouros públicos do Município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122913</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122913/plc_02_-_padronizacao_calcadas_2026_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a padronização e uso das calçadas no município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
     <t>122421</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>altera o §1º do artigo 2º da Lei nº 4.665, de 22 de maio de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>122457</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf</t>
   </si>
   <si>
     <t>inclui no Calendário Oficial de Eventos do Município de Marechal Cândido Rondon o evento denominado “Jantar da Associação de Taekwondo ACDR”, e dá outras providências.</t>
   </si>
   <si>
+    <t>122495</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122495/plo_03_2026_tania.pdf</t>
+  </si>
+  <si>
+    <t>determina a exigência da administração direta e indireta municipal de exigir a apresentação prévia de antecedentes criminais dos profissionais a serem contratados para trabalhar com crianças, tanto na área educacional quando na saúde pública, e dá outras providências</t>
+  </si>
+  <si>
+    <t>122670</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122670/plo_04_2026_gordinho.pdf</t>
+  </si>
+  <si>
+    <t>institui a Carteira de Identificação da Pessoa com Fibromialgia no âmbito do Município de Marechal Cândido Rondon, estabelece diretrizes para atendimento prioritário e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122697</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122697/projeto_de_lei_-_05_-_incluir_evento_caminhada_no_calendario_oficial_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Marechal Cândido Rondon o evento denominado Caminhada e Corrida alusiva ao Dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>122743</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122743/projeto_de_lei_-_06_-_declara_utilidade_publica_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação dos Blocos da Oktoberfest de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122745</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122745/projeto_de_lei_-_07_-_cria_dispositivo_na_lei_5597-25_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 5.597, de 30 de junho de 2025, para a inclusão de ações secundárias na conscientização e fortalecimentos dos meios terapêuticos da apraxia de fala na infância.</t>
+  </si>
+  <si>
+    <t>122751</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122751/plo_08_2026_calendario_oficial.pdf</t>
+  </si>
+  <si>
+    <t>inclui no Calendário Oficial de Eventos do Município de Marechal Cândido Rondon o evento denominado “Grenal da Bocha”, realizado anualmente no mês de abril na Linha Concórdia, interior do município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122757</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Carlinhos, Coronel Welyngton, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122757/projeto_de_lei_no_9.2026_legislativo_proc._7704.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a aplicação de sanções administrativas para atos de vandalismo contra o patrimônio público no Município de Marechal Cândido Rondon, institui mecanismos de fiscalização, controle e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122837</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122837/plo_10_2026_juca.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre normas para a circulação de patinetes elétricos, bicicletas elétricas, ciclomotores e outros equipamentos de mobilidade individual autopropelidos, regulamenta o serviço de compartilhamento destes veículos nas vias urbanas do Município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122890</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122890/projeto_de_lei_no_11.2026_legislativo_proc._7707.pdf</t>
+  </si>
+  <si>
+    <t>declara de Utilidade Pública Municipal a Instituto de Apoio e Desenvolvimento e Saúde Pão da Vida (AIDSPV), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122909</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122909/projeto_de_lei_no_12.2026_legislativo_municipal_proc._7709.pdf</t>
+  </si>
+  <si>
+    <t>denomina de Estrada Rural Antônio Bendo a via pública da Linha Perdigão que permite a ligação entre a BR-163 e as proximidades do Clube Canarinho, no interior do município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122910</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122910/plo_13_juca.pdf</t>
+  </si>
+  <si>
+    <t>institui no município de Marechal Cândido Rondon (PR) o Selo “Contabilista Amigo do Terceiro Setor”, estabelece critérios para sua concessão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122964</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122964/plo_14_policial_fabio.pdf</t>
+  </si>
+  <si>
+    <t>institui a Política Municipal de Atenção às Pessoas com Transtorno do Déficit de Atenção com Hiperatividade (TDAH) no âmbito do município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>123104</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123104/plo_15_utilidade_publica_amigos_da_viola.pdf</t>
+  </si>
+  <si>
+    <t>declara de Utilidade Pública Municipal a Associação Amigos da Viola de Marechal Cândido Rondon (AAVMCR), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>123107</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123107/pl_16-06_-_edmundo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Estrada Rural Edmundo Koch a via pública que liga o Distrito de Iguiporã ao Distrito de Bela Vista, no interior do município de Marechal Cândido Rondon, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>123272</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123272/projeto_de_lei_-_17-26_-_incluir_evento_corirda_no_calendario_oficial_-_carlinhos_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Marechal Cândido Rondon a Corrida do Balneário de Porto Mendes, realizada anualmente no mês de setembro, no Distrito de Porto Mendes.</t>
+  </si>
+  <si>
     <t>122318</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf</t>
   </si>
   <si>
     <t>Revoga a lei municipal nº 5.469, de 12 de dezembro de 2023, que autoriza a cedência de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>122319</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122321</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf</t>
   </si>
   <si>
     <t>122383</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.632, de 16 de outubro de 2025, que institui o Conselho Municipal de Turismo de Marechal Cândido Rondon - COMTUR - MCR e dá outras providências.</t>
   </si>
   <si>
     <t>122384</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.492, de 22 de fevereiro de 2024, que cria o programa "Inova Marechal" como Política Pública de Incentivo à Inovação, à Pesquisa e ao Desenvolvimento Científico e Tecnológico no Ambiente Produtivo no Âmbito do Município de Marechal Cândido Rondon, cria o conselho e o fundo municipal de ciência, tecnologia e inovação.</t>
   </si>
   <si>
     <t>122413</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf</t>
   </si>
   <si>
     <t>Revoga a lei municipal nº 5.470, de 12 de dezembro de 2023, que autoriza a cedência de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>122414</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.471, de 12 de dezembro de 2023, que autoriza a cedência de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>122423</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE - ACS E AGENTE DE COMBATE À ENDEMIAS - ACE E ALTERA TABELA DO ANEXO V, DA LEI Nº 4.351, DE 12 DE AGOSTO DE 2011</t>
   </si>
   <si>
     <t>122422</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf</t>
-[...3 lines deleted...]
-PÚBLICO MUNICIPAL, E DÁ OUTRAS_x000D_
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA VENCIMENTOS DO FUNCIONALISMO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122424</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122424/10.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O § 1º, DO ARTIGO 2º, DA LEI MUNICIPAL Nº 4.422, DE 28 DE MARÇO DE 2012, QUE DISPÕE SOBRE O AUXÍLIO-ALIMENTAÇÃO A SER PAGO, AOS SERVIDORES DO PODER EXECUTIVO, DO SAAE – SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, DA FUNDAÇÃO PROMOTORA DE EVENTOS – PROEM E CONSELHEIROS TUTELARES, EM EFETIVO EXERCÍCIO NAS ATIVIDADES DO CARGO, POR MEIO DE CARTÃO ALIMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>122463</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122463/11.2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE ARRECADAÇÃO DE CRÉDITOS REFIS ISSQN 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122467</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122467/12.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL nº 4.804, DE 22 DE OUTUBRO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DA JUVENTUDE – COMJUVE.</t>
+  </si>
+  <si>
+    <t>122518</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122518/13.2026.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A CAMPANHA “ABRIL VERDE” REALIZADA PELA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE MARECHAL CÂNDIDO RONDON (ACIMACAR), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122519</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122519/14.2026.pdf</t>
+  </si>
+  <si>
+    <t>122520</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122520/15.2026.pdf</t>
+  </si>
+  <si>
+    <t>ATUALIZA OS VALORES CONSTANTES NOS ANEXOS II A XIII, DA LEI MUNICIPAL nº 4.423, DE 28 DE MARÇO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122563</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122563/16.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI ORDINÁRIA Nº 5.302, DE 14 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122564</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122564/17.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUMENTA O NÚMERO DE VAGAS DE CARGOS EFETIVOS EXISTENTES, ALTERANDO O ANEXO I, DA LEI MUNICIPAL Nº 4.351, DE 12 DE AGOSTO DE_x000D_
+2011, QUE TRATA DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122565</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122565/18.2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS EM COMISSÃO DE ASSESSOR DE PROCURADORIA NA ESTRUTURA DA PROCURADORIA GERAL DO MUNICÍPIO DE MARECHAL CÂNDIDO RONDON E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122613</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122613/19.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
+ADMITIR O CUMPRIMENTO DA OBRIGAÇÃO DE_x000D_
+DESTINAÇÃO DE ÁREAS PÚBLICAS DECORRENTE_x000D_
+DA IMPLANTAÇÃO DO LOTEAMENTO MIRELA_x000D_
+MEDIANTE A TRANSFERÊNCIA DE ÁREAS_x000D_
+SITUADAS NO LOTEAMENTO KROMBAUER, E DA_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>122641</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122641/20.2026.pdf</t>
+  </si>
+  <si>
+    <t>122797</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122797/projeto_de_lei_no_21.2026_executivo_proc._7701.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL nº 5.492, DE 22 DE FEVEREIRO DE 2024, QUE CRIA O PROGRAMA “INOVA MARECHAL” COMO POLÍTICA PÚBLICA DE INCENTIVO À INOVAÇÃO, À PESQUISA E AO DESENVOLVIMENTO CIENTÍFICO E TECNOLÓGICO NO AMBIENTE PRODUTIVO NO ÂMBITO DO MUNICÍPIO DE MARECHAL CÂNDIDO RONDON, CRIA O CONSELHO E O FUNDO MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO.</t>
+  </si>
+  <si>
+    <t>122798</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122798/projeto_de_lei_no_22.2026_executivo_proc._7702.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL nº 5.556, DE 18 DE_x000D_
+DEZEMBRO DE 2024, QUE DISPÕE SOBRE O_x000D_
+DESMEMBRAMENTO DA CHÁCARA N° 339 E O_x000D_
+RECEBIMENTO EM DOAÇÃO DA ÁREA DE_x000D_
+3.465,30M², PERTENCENTE AO IMÓVEL,_x000D_
+LOCALIZADO NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>122799</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122799/23.2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO MUNICÍPIO DE MARECHAL_x000D_
+CÂNDIDO RONDON O TÍTULO DE “CIDADE_x000D_
+AMIGA DO CARAVANISMO”, DEFINE_x000D_
+CRITÉRIOS E INCENTIVOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>122424</t>
-[...14 lines deleted...]
-    <t>INSTITUI O PROGRAMA DE ARRECADAÇÃO DE CRÉDITOS REFIS ISSQN 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>122845</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122845/24.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE MARECHAL CÂNDIDO RONDON,_x000D_
+PARA O EXERCÍCIO FINANCEIRO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123106</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123106/25.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL nº4.784/2015, DE 03 DE SETEMBRO DE 2015 QUE DISPÕE SOBRE A CRIAÇÃO E FUNCIONAMENTO DOS CONSELHOS ESCOLARES NA REDE MUNICIPAL DE ENSINO DE MARECHAL CÂNDIDO RONDON.</t>
+  </si>
+  <si>
+    <t>123256</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123256/26.2026.pdf</t>
+  </si>
+  <si>
+    <t>123342</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123342/27.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BEM IMÓVEL COM BENFEITORIAS, LOCALIZADOS NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123413</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123413/28.2026.pdf</t>
+  </si>
+  <si>
+    <t>DESAFETA DE USO ESPECIAL PARTE DO_x000D_
+LOTE URBANO Nº 16 DA QUADRA Nº 269,_x000D_
+SITUADO NO LOTEAMENTO VENEZA,_x000D_
+AUTORIZA SUA DOAÇÃO À AGÊNCIA DE_x000D_
+DEFESA AGROPECUÁRIA DO PARANÁ –_x000D_
+ADAPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123414</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123414/29.2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI AÇÕES DE APOIO À_x000D_
+INFRAESTRUTURA RURAL, NO ÂMBITO DO_x000D_
+MUNICÍPIO DE MARECHAL CÂNDIDO_x000D_
+RONDON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123415</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123415/30.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA_x000D_
+ABERTURA DE CRÉDITO ADICIONAL_x000D_
+ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123416</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123416/31.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INTERFERÊNCIA FINANCEIRA, ABRE O CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122270</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre o andamento do trâmite junto ao Governo do Estado da área de 12 mil m² para construção da Delegacia Cidadã e demais estruturas, além de informar se é possível complementar o projeto buscando pela liberação de recursos que permitam a instalação de uma unidade do Instituto Médico Legal (IML) em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>122271</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal, em especial da Secretaria de Saúde, sobre os critérios adotados pela administração para alterar os locais de trabalhos de médicos em Unidades Básicas de Saúde (UBS) de Marechal Cândido Rondon, detalhando e justificando os motivos de cada alteração.</t>
   </si>
   <si>
     <t>122272</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre quais são intervenções previstas para serem executadas neste ano na Rodovia Municipal Antônio Krenchinski, que liga a sede de Marechal Cândido Rondon aos distritos de Margarida e São Roque, já que referida via registra grande circulação diária e está em precário estado de conservação.</t>
   </si>
   <si>
     <t>122273</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre quais são os incentivos previstos em lei atualmente oferecidos pela administração local para realização de eventos culturais, em especiais festivais e apresentações culturais, detalhando a forma de acesso e eventuais benefícios disponíveis.</t>
   </si>
   <si>
     <t>122276</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita envio de ofício ao superintendente da regional Oeste do DER em Cascavel, pleiteando que o Departamento efetue a poda de árvores e a limpeza dos acostamentos da PRC-467 na extensão compreendida entre a sede de Marechal Cândido Rondon e os distritos de Iguiporã, Bom Jardim e Porto Mendes.</t>
   </si>
   <si>
     <t>122290</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal acerca dos profissionais médicos que atuaram nas UBS do Distrito de Margarida, no ano de 2025, e do Distrito de São Roque, no exercício corrente, incluindo vínculo, carga horária, controle de ponto, ausências e eventuais registros na Ouvidoria ou sindicâncias.</t>
   </si>
   <si>
     <t>122295</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre a distribuição do kit de materiais escolares para o ano de 2026, conforme Lei Municipal nº 5.327/2022, que instituiu o Programa Auxílio Material Escolar.</t>
   </si>
   <si>
     <t>122304</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de expediente ao Prefeito Municipal e ao Deputado Federal Dilceu Sperafico, visando à elaboração de projeto técnico de engenharia e à captação de recursos para pavimentação asfáltica da estrada rural entre o Distrito de Novo Três Passos e o Município de Quatro Pontes.</t>
   </si>
   <si>
     <t>122305</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de expediente ao Prefeito Municipal e ao DNIT do Estado do Paraná, solicitando a revisão e restabelecimento da iluminação pública na ciclovia e via marginal da BR-163, no trecho do Portal de Marechal Cândido Rondon até as proximidades do acesso a Quatro Pontes.</t>
   </si>
   <si>
     <t>122314</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal informações acerca da existência de projetos ou tratativas para a implantação de infraestrutura básica nas praças públicas da sede e dos distritos do município, incluindo banheiros públicos, bebedouros de água potável e espaços de convivência social e familiar.</t>
   </si>
   <si>
     <t>122316</t>
   </si>
   <si>
     <t>Juca, Policial Fabio</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações e providências quanto à instalação de câmeras de segurança na pista de Bicicross e no entorno do posto de saúde do Bairro Augusto.</t>
   </si>
   <si>
     <t>122317</t>
   </si>
   <si>
-    <t>Coronel Welyngton, Sargento Spohr, Valdirzinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Comandante do 5º Comando Regional da Polícia Militar acerca da não implantação da Patrulha Maria da Penha em Marechal Cândido Rondon, apesar de reuniões, deliberações, capacitação de policiais e participação de entidades da sociedade civil.</t>
   </si>
   <si>
     <t>122327</t>
   </si>
   <si>
-    <t>Carlinhos, Coronel Welyngton</t>
-[...2 lines deleted...]
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de expediente ao Delegado da Alfândega da Receita Federal em Foz do Iguaçu, solicitando a cessão de um ônibus para atender às demandas da Secretaria Municipal de Esportes, visando apoiar atividades esportivas, recreativas e educacionais.</t>
   </si>
   <si>
     <t>122333</t>
   </si>
   <si>
-    <t>Coronel Welyngton, Policial Fabio, Sargento Spohr</t>
-[...2 lines deleted...]
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de expediente às autoridades estaduais e municipais, solicitando a permanência do efetivo da Polícia Rodoviária Estadual no Posto PRV de Marechal Cândido Rondon, localizado em frente ao Aeroporto Municipal.</t>
   </si>
   <si>
     <t>122334</t>
   </si>
   <si>
     <t>Sargento Spohr, Coronel Welyngton, Policial Fabio</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações às autoridades estaduais e municipais acerca da permanência da sede administrativa do BPFRON em Marechal Cândido Rondon, bem como sobre a paralisação, retomada e cronograma de conclusão das obras da nova sede.</t>
   </si>
   <si>
     <t>122338</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal sobre a identificação visual dos servidores que atuam nas Unidades Básicas de Saúde, bem como sobre os meios disponíveis aos usuários para registro de reclamações junto à Ouvidoria em casos de mau atendimento.</t>
   </si>
   <si>
     <t>122339</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal acerca dos valores totais despendidos para a realização do evento “Acampamento Pais e Filhos”, especialmente quanto aos custos com shows e eventuais receitas com patrocínios.</t>
   </si>
   <si>
     <t>122341</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Reitera o encaminhamento de ofício ao DNIT solicitando investimentos para a instalação de iluminação pública na via lateral da BR-163, no perímetro urbano de Marechal Cândido Rondon, visando ampliar a segurança viária e dos usuários.</t>
   </si>
   <si>
     <t>122346</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações a respeito das ações previstas para a Campanha de Prevenção do Câncer Colorretal, durante o mês “Março Azul Marinho”, conforme Lei Municipal nº 5.238, de 16 de abril de 2021.</t>
   </si>
   <si>
     <t>122356</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações à Mesa Diretiva da Câmara de Vereadores sobre a implantação do serviço de intérprete de Libras nas sessões e eventos oficiais, de forma presencial e nas transmissões pelo canal oficial do YouTube, visando assegurar acessibilidade e inclusão da comunidade surda.</t>
   </si>
   <si>
     <t>122360</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Governador do Estado do Paraná e ao Deputado Estadual Hussein Bakri, requerendo a garantia prévia de isenção de pedágio nas futuras praças dos trechos Marechal Cândido Rondon–Toledo e Marechal Cândido Rondon–Guaíra para pacientes em tratamento de saúde e trabalhadores que realizam deslocamento diário.</t>
   </si>
   <si>
     <t>122363</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de expediente ao Secretário de Infraestrutura e Logística do Estado do Paraná, Sandro Alex e ao Prefeito Municipal de Marechal Cândido Rondon, solicitando apoio e providências para viabilizar o alargamento da ponte da Usina da Cercar e da ponte que liga os distritos de Margarida e São Roque.</t>
   </si>
   <si>
     <t>122365</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações acerca da substituição dos semáforos existentes no Município, incluindo a existência de estudos técnicos, projetos e processos licitatórios.</t>
   </si>
   <si>
     <t>122366</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações e providências acerca da implantação de sistema para divulgação, controle e transparência das emendas parlamentares, nos termos da Lei nº 5.613, de 01 de setembro de 2025.</t>
   </si>
   <si>
     <t>122370</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de reunião emergencial com fonoaudiólogos, psicólogos e terapeutas ocupacionais que atendem pacientes com TEA pelo CISCOPAR, para discutir impactos e transtornos decorrentes da Instrução Normativa nº 03/2026, publicada em 20 de janeiro de 2026.</t>
   </si>
   <si>
     <t>122389</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre os custos da obra paralisada da nova sede do BPFron, especialmente os valores pagos de vigia e segurança, além do aluguel da sede provisória (antigo Salão Borgmann).</t>
   </si>
   <si>
     <t>122397</t>
   </si>
   <si>
     <t>Rafael Cristiano Heinrich, Carlinhos, Gordinho do Suco, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Deputado Estadual e Líder do Governo Hussein Bakri, solicitando esforços para a permanência da sede do Batalhão de Polícia de Fronteira (BPFron), em Marechal Cândido Rondon, bem como, lute para a conclusão das obras deste batalhão paralisadas desde 2024.</t>
   </si>
   <si>
     <t>122399</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf</t>
   </si>
   <si>
     <t>elabore um Requerimento endereçado ao prefeito Adriano Backes e ao diretor da Fundação Promotora de Eventos (PROEM) de Marechal Cândido Rondon, pleiteando que, ao definirem pela realização de shows durante a Expo´Rondon 2026, priorizem a contratação de artistas "pratas da casa", valorizando a cultura e os profissionais locais.</t>
   </si>
   <si>
     <t>122406</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>ANULADO - ANULADO - ANULADO - ANULADO</t>
   </si>
   <si>
     <t>122407</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf</t>
   </si>
   <si>
     <t>solicita diversas informações do Executivo Municipal, em especial das Secretarias de Administração, Assistência Social e Saúde, a respeito da criação do Conselho Municipal de Políticas sobre Drogas (COMAD).</t>
   </si>
   <si>
     <t>122425</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao Deputado Estadual Gugu Bueno, solicitando apoio para viabilizar recursos destinados à pavimentação asfáltica sobre pedra irregular, no trecho de aproximadamente 1,5 km, ligando o asfalto a Porto Mendes até o portão de entrada do Clube Náutico.</t>
   </si>
   <si>
     <t>122434</t>
   </si>
   <si>
     <t>Padeiro, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao DNIT solicitando a implantação de redutor de velocidade na marginal da BR-163, no trecho compreendido entre os km 279 e 280, na Linha João Pessoa, sentido Marechal Cândido Rondon a Quatro Pontes.</t>
   </si>
   <si>
     <t>122439</t>
   </si>
   <si>
     <t>Policial Fabio, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Sargento Spohr, Tânia Aparecida Maion</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf</t>
   </si>
   <si>
     <t>Concede Menção Honrosa à Soldado Mariéle Tuise Rosa Petry e ao Soldado Eliakim Andrey Araujo, da Polícia Militar do Paraná, pela atuação exemplar em ocorrência no município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>122440</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo Municipal acerca da legalidade da placa instalada no estacionamento externo da Rodoviária Municipal, com a inscrição “Proibido Estacionar Carro de Aplicativo”.</t>
   </si>
   <si>
     <t>122443</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao DNIT solicitando a realização de estudos técnicos visando à implantação de ciclovia na BR-163, no trecho compreendido entre o viaduto da AACC e o portal de entrada do município.</t>
   </si>
   <si>
     <t>122444</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao DNIT solicitando a implantação de iluminação pública na ciclovia às margens da BR-163, no trecho compreendido entre o Posto Trovão Azul e o portal de entrada do município, passando pelo Bairro São Francisco.</t>
   </si>
   <si>
     <t>122448</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que organize reunião com a diretoria e moradores da Vila Rural Santa Clara, visando viabilizar a pavimentação das vias públicas, mediante possível parceria com a Itaipu Binacional, Governo do Estado ou Governo Federal.</t>
   </si>
   <si>
     <t>122449</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal acerca da falta de ar-condicionado nas escolas da rede municipal, especialmente na Escola Municipal Antônio Rockenbach e na Escola Municipal Bento Munhoz da Rocha Neto, bem como sobre a existência de contrato vigente para manutenção e a programação de reparos.</t>
   </si>
   <si>
     <t>122452</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre quais são as medidas já adotadas para garantir que não falte mais medicações essenciais para a população rondonense na Farmácia Básica de Saúde.</t>
   </si>
   <si>
     <t>122453</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre a existência de algum programa ou meio de dar assistência para idoso (a) cuja família não possui condições financeiras, ou mesmo inexiste, deixando munícipes em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>122454</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre a previsão de realização de readequação da estrada rural com retirada de arvores e poda drástica para dar trafegabilidade, na linha Arroio Fundo entre o Guarani e a Linha Baitaca, em especial no morro da Linha Arara.</t>
   </si>
   <si>
     <t>122455</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre a previsão de realização de readequação da estrada rural, com limpeza das laterais para garantir a trafegabilidade, na Estrada da Linha Horizontina, no Distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>122458</t>
   </si>
   <si>
     <t>Coronel Welyngton, Carlinhos, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf</t>
   </si>
   <si>
     <t>solicita diversas informações da Copel sobre as constantes quedas de energia registradas no município de Marechal Cândido Rondon, tanto na zona urbana quanto rural, que vem causando transtornos e grandes prejuízos financeiros para a comunidade local.</t>
   </si>
   <si>
     <t>122462</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita envio de ofício ao Secretário de Estado da Educação, Sr. Roni Miranda Vieira, com cópia ao Chefe do Núcleo Regional da Educação de Toledo, Sr José Carlos Guimarães, solicitando informações sobre a construção do Colégio Estadual no bairro Boa Vista.</t>
   </si>
   <si>
     <t>122465</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que estude a viabilidade de adequação do horário de trabalho das garis do município de Marechal Cândido Rondon, permitindo início mais cedo da jornada e encerramento antecipado, em razão das altas temperaturas.</t>
   </si>
   <si>
     <t>122466</t>
   </si>
   <si>
     <t>Carlinhos, Gordinho do Suco, Padeiro, Sargento Spohr</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Deputado Federal Dilceu Sperafico, visando à captação de recurso no valor de R$ 2.000.000,00 (dois milhões de reais) para obras de recape asfáltico nos pontos mais críticos do município de Marechal Cândido Rondon.</t>
   </si>
   <si>
+    <t>122469</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122469/requerimento_47_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que a Câmara Municipal de Marechal Cândido Rondon entregue a Medalha de Honra ao Mérito ao professor Claudemiro Vieira dos Santos (Miro), em reconhecimento a sua dedicação ao esporte rondonense, conforme relatório abaixo descrito.</t>
+  </si>
+  <si>
+    <t>122481</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122481/requerimento_48_-_lago_primavera_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal  informações a respeito das obras do novo lago, a ser implantado no Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>122482</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122482/requerimento_49_-_professores_auxiliares_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal  informações a respeito da oferta de profissionais de apoio escolar em todos os educandários do município.</t>
+  </si>
+  <si>
+    <t>122490</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122490/requerimento_50_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações da Secretaria Municipal de Assistência Social acerca das ações e políticas públicas voltadas ao atendimento de pessoas em situação de rua no Município, diante do aumento registrado nos últimos meses.</t>
+  </si>
+  <si>
+    <t>122493</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122493/requerimento_51_2026.pdf</t>
+  </si>
+  <si>
+    <t>apresenta a solicitação para que o Executivo Municipal, através da Secretaria de Agricultura, Pecuária e Desenvolvimento Sustentável, implante neste município um programa que vise incentivar o desenvolvimento da suinocultura, avicultura e outras atividades agropecuárias, nos moldes do programa AGROFORTE, de Itaipulândia (PR).</t>
+  </si>
+  <si>
+    <t>122503</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122503/requerimento_52_-_trevo_novo_horizonte_-_marciel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao DNIT solicitando estudo de viabilidade para construção de trevo de acesso a Novo Horizonte, Linha Horizontina e Frigobecker, bem como elaboração de projeto e viabilização de recursos.</t>
+  </si>
+  <si>
+    <t>122512</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122512/requerimento_53_-_informacoes_iptu_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações complementares ao Requerimento nº 515/2025 sobre os imóveis com área superior a 3.000m², incluindo identificação dos proprietários, fundamentação legal de benefícios fiscais e dados relativos à base de cálculo, alíquota e tributo devido.</t>
+  </si>
+  <si>
+    <t>122514</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122514/requerimento_54_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações sobre a possibilidade de compartilhamento, em tempo real, das imagens das câmeras de segurança instaladas na pista de Bicicross e no entorno do Posto de Saúde do Bairro Augusto com a Central de Monitoramento da 2ª Companhia do 19º Batalhão da Polícia Militar, com sede em Marechal Cândido Rondon, diante do aumento de ocorrências criminosas na região.</t>
+  </si>
+  <si>
+    <t>122517</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122517/requerimento_55_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o atual estágio do projeto de revitalização da praça distrital de Porto Mendes.</t>
+  </si>
+  <si>
+    <t>122529</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122529/requerimento_56_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao deputado estadual Hussein Bakri a viabilização, junto ao Governo do Estado do Paraná, da implantação de Colégio da Polícia Militar no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122539</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122539/requerimento_57_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre quais são as melhorias planejadas para serem executadas na Rodoviária Municipal Germano Bosembecker, detalhando o investimento, valor e prazo de execução.</t>
+  </si>
+  <si>
+    <t>122542</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122542/requerimento_58_-_alimentacao_pss_-_juca.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca do pagamento de auxílio-alimentação aos profissionais contratados por meio de Processo Seletivo Simplificado (PSS).</t>
+  </si>
+  <si>
+    <t>122544</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122544/requerimento_59_-_transporte_escolar_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da situação atual dos veículos contratados para a realização do transporte escolar no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122549</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122549/requerimento_60_-_plano_de_arborizacao_urbana_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, informações a respeito da elaboração do Plano de Arborização Municipal, estabelecendo diretrizes e ações voltadas ao manejo sustentável das áreas verdes públicas, garantindo acesso igualitário e promovendo o bem-estar coletivo.</t>
+  </si>
+  <si>
+    <t>122555</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122555/requerimento_61_-_valor_oryalties_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca dos valores de royalties recebidos pelo Município em 2025, sua aplicação e a previsão de utilização dos recursos no exercício de 2026</t>
+  </si>
+  <si>
+    <t>122556</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122556/requerimento_62_-_hora_maquina_-_tania.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal informações e documentos acerca dos serviços de horas-máquina prestados a produtores rurais nos meses de setembro, outubro, novembro 2025 e fevereiro de 2026, bem como sobre eventual programa ou legislação municipal que autorize a prestação gratuita desses serviços.</t>
+  </si>
+  <si>
+    <t>122557</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122557/requerimento_63_-_revitalizacao_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas acerca da obra de revitalização da Rua Minas Gerais, incluindo dados técnicos, contratuais e cronograma de execução.</t>
+  </si>
+  <si>
+    <t>122559</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122559/requerimento_64_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre a ausência de materiais básicos e indispensáveis nas escolas municipais.</t>
+  </si>
+  <si>
+    <t>122581</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122581/requerimento__65_-_drogados_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações e providências acerca das medidas adotadas para enfrentamento da concentração de usuários de drogas em diversos pontos da cidade.</t>
+  </si>
+  <si>
+    <t>122582</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122582/requerimento__66_-_gastos_expo_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas acerca dos gastos realizados com a Expo Construção e a Expo Rondon.</t>
+  </si>
+  <si>
+    <t>122583</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122583/requerimento__67_-_extravio_exames_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca de extravio de exames e da realização de consultas médicas on-line na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>122584</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122584/requerimento__68_-_frotas_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas sobre veículos, máquinas e caminhões da frota municipal que serão encaminhados a leilão, incluindo histórico de despesas, abastecimentos, diários de bordo e data de baixa.</t>
+  </si>
+  <si>
+    <t>122593</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122593/requerimento_69_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal, através da Secretaria de Administração, adote as medidas necessárias objetivando corrigir o valor do salário base do cargo de operário, já que o base inicial está em R$ 1.723,00, muito abaixo até mesmo de outras cargos, considerando sua importância na realização de obras e no atendimento das demandas da população local</t>
+  </si>
+  <si>
+    <t>122596</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122596/requerimento_70_-_reforma_samu_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações sobre a reforma da base do SAMU em Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122597</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122597/requerimento_71_-_construcao_caps_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações a respeito da construção do novo CAPS - Centro de Atenção Psicossocial, em especial com relação aos recursos federais previstos de R$ 2.593.000,00, considerando o prazo para cumprimento das etapas exigidas pelo Ministério da Saúde.</t>
+  </si>
+  <si>
+    <t>122602</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122602/requerimento_72_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Executivo Municipal acerca da situação dos veículos utilizados no transporte de pacientes para atendimento médico em outras cidades, bem como a realização de vistoria para avaliação das condições da frota no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122603</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122603/requerimento_73_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Executivo Municipal acerca das providências adotadas pela Secretaria Municipal de Educação em relação à falta de professores, profissionais PSS e estagiários nos CMEIs do Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122604</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122604/requerimento__74_-_casa_lar_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e documentos relativos ao funcionamento da Unidade de Acolhimento Casa Lar Esperança, incluindo escalas de plantão, registros de ocorrências, composição da equipe profissional, atendimentos realizados e eventuais alterações no Regimento Interno.</t>
+  </si>
+  <si>
+    <t>122605</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122605/requerimento_75_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações à Secretaria Municipal de Saúde acerca da realização de atendimentos de fisioterapia domiciliar no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122611</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122611/requerimento_76_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal procure formalizar um convênio com o Governo do Estado do Paraná para, através do Programa "Paraná Rosa", disponibilizar por um determinado período a carreta Saúde da Mulher, destinada a prevenção e diagnóstico de câncer de mama e colo do útero</t>
+  </si>
+  <si>
+    <t>122617</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122617/requerimento_77_-_professores_-_rafal_-_v2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>indica ao governador e ao secretário de Educação do Governo do Estado o encaminhamento imediato do projeto de lei que estabelece a reestruturação da carreira do magistério paranaense, visando à equiparação salarial entre o Quadro Próprio do Magistério (QPM) e os Agentes Profissionais do Quadro Próprio do Poder Executivo (QPPE), bem como a inclusão de políticas de valorização das(os) funcionárias(os) de escola (QFEB) e das(os) aposentadas(os).</t>
+  </si>
+  <si>
+    <t>122618</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122618/requerimento_78_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita diversas informações do Executivo Municipal sobre os auxílios atualmente realizados ao Asilo Lar Rosas Unidas, bem como cópia da prestação de contas desta entidade, relativa aos recursos recebidos da municipalidade</t>
+  </si>
+  <si>
+    <t>122622</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122622/requerimento_79_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício ao superintendente regional do DNIT no Estado do Paraná, pleiteando que o mesmo determine a elaboração de um cronograma de limpeza mensal ou bimestral das áreas de domínio da BR-163 situadas dentro da zona urbana do município de Marechal Cândido Rondon, especialmente nas proximidades dos três viadutos.</t>
+  </si>
+  <si>
+    <t>122623</t>
+  </si>
+  <si>
+    <t>Juliano Oliveira, Marciel Evandro Escher</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122623/requerimento_80_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício ao deputado federal licenciado Sandro Alex, ocupante do cargo de secretário de Estado de Infraestrutura e Logística do Paraná, solicitando a viabilização e destinação de um ônibus escolar para o Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122630</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122630/requerimento_81_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal, ao iniciar a construção da Central de Especialidades em cima do CDI, tome as providências devidas visando nominar referida estrutura de "Central de Especialidades Nelson Paulo Borgmann", em reconhecimento ao farmacêutico-bioquímico e servidor público municipal, falecido em 1º de dezembro de 2021.</t>
+  </si>
+  <si>
+    <t>122635</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122635/requerimento_82_-_regularizacao_fundiaria_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas sobre os processos de Regularização Fundiária Urbana (REURB) em andamento no município, incluindo núcleos contemplados, estágio de análise, situação no cartório e prazos para conclusão.</t>
+  </si>
+  <si>
+    <t>122640</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122640/requerimento_83_-_conseg_-_coronel_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações sobre as providências adotadas para formalização de convênio com o CONSEG, conforme Indicação nº 952/2025, incluindo estágio do processo, medidas já realizadas e previsão para eventual celebração da parceria.</t>
+  </si>
+  <si>
+    <t>122647</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122647/requerimento_84_-_cargos_e_concurso_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas sobre cargos, vínculos, funções e remuneração dos servidores lotados no Aeroporto Municipal e na Rodoviária.</t>
+  </si>
+  <si>
+    <t>122650</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122650/requerimento_85_-_coopersol_-_rafal_-_v2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca do contrato firmado entre a Prefeitura Municipal de Marechal Cândido Rondon e a empresa terceirizada Coopersol, responsável pela contratação de diversos funcionários para a administração municipal.</t>
+  </si>
+  <si>
+    <t>122655</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122655/requerimento_86_-_convoca_o_secretario_municipal_de_agricultura_e_meio_ambiente_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Convoca o Secretário Municipal de Agricultura e Meio Ambiente, Alex Kuhn, para prestar esclarecimentos na Câmara Municipal acerca da coleta de lixo no Município de Marechal Cândido Rondon, diante de recorrentes problemas e falta de eficiência na prestação do serviço.</t>
+  </si>
+  <si>
+    <t>122665</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122665/requerimento_87_-_dnit_-_acesso_principal_-_valdir_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao DNIT a realocação da placa de sinalização de acesso ao trevo principal de Marechal Cândido Rondon, na BR-163 (sentido Quatro Pontes → Marechal Cândido Rondon), visando melhorar a orientação dos motoristas e a segurança viária.</t>
+  </si>
+  <si>
+    <t>122668</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122668/requerimento_88_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita o envio de ofício ao deputado federal Dilceu Sperafico, visando à captação de recurso no valor de R$ 300.000,00 (trezentos mil reais) para a instalação de parquinhos infantis no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122671</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122671/requerimento_89_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a adesão do Município de Marechal Cândido Rondon ao Programa Nascer Bem Paraná.</t>
+  </si>
+  <si>
+    <t>122673</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122673/requerimento_90_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício ao Senhor Santin Roveda, diretor-presidente do DETRAN/PR, pleiteando a destinação de recursos no valor de R$ 575.000,00 para investimento em sinalização horizontal e vertical no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122674</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122674/requerimento_91_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal adote as providências necessárias que permitam a elaboração de um "Mapa do Turismo no Campo", divulgando as potencialidades do interior de Marechal Cândido Rondon, em especial as propriedades rurais modelo, cachoeiras, hotéis, restaurantes, pontos de apoio e até mesmo as datas e locais das feiras de pequenos produtores rurais, buscando fomentar o turismo, o desenvolvimento sustentável e o aumento da renda de milhares de rondonenses.</t>
+  </si>
+  <si>
+    <t>122675</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122675/requerimento_92_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofício ao diretor-presidente do DETRAN, Senhor Santin Roveda, buscando pela destinação de recursos no valor de R$ 875.000,00 para a execução de sinalização horizontal e vertical no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122684</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122684/requerimento_93_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios para as diretorias da Vivo, Claro, TIM e Oi no Estado do Paraná, solicitando melhorias nos serviços de telefonia móvel e internet no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122686</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122686/requerimento_94_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício ao deputado federal Dilceu Sperafico, apresentando o pedido deste vereador para que o mesmo procure destinar ao município de Marechal Cândido Rondon um caminhão comboio e um caminhão varredor de rua.</t>
+  </si>
+  <si>
+    <t>122689</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122689/requerimento_95_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o (s) contrato (s) firmados pelo poder público local com a empresa terceirizada objetivando a coleta do lixo urbano durante os anos de 2025 e 2026, incluindo eventuais termos aditivos e notificações, além de cópia dos pagamentos realizados mensalmente.</t>
+  </si>
+  <si>
+    <t>122690</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122690/requerimento_96_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre quais os setores da administração municipal que saíram do Paço Municipal Arlindo Alberto Lamb, detalhando se os espaços utilizados em outros locais são próprios ou locados, e neste último caso, informando de quem são os imóveis locados, com envio de cópia dos contratos de locação, valores e vigência.</t>
+  </si>
+  <si>
+    <t>122691</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122691/requerimento_97_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal, em especial da Secretaria de Assistência Social, sobre onde o Clube de Mães do Jardim Líder vai se reunir, uma vez que utilizavam o espaço do CTG Cultural, porém, isso não está ocorrendo atualmente.</t>
+  </si>
+  <si>
+    <t>122692</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122692/requerimento_98_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o projeto de revitalização da zona urbana do distrito de Margarida, incluindo quais melhorias foram contempladas, investimento, execução, responsabilidade de fiscalização e prazo de conclusão total.</t>
+  </si>
+  <si>
+    <t>122696</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122696/requerimento_99_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita a 2ª Companhia da Polícia Militar de Marechal Cândido Rondon, a realização de fiscalização na rotatória da Avenida Irio Jacob Welp com a Rua Mato Grosso, diante dos excessos de velocidade ocorridos frequentemente no local.</t>
+  </si>
+  <si>
+    <t>122698</t>
+  </si>
+  <si>
+    <t>Marciane Maria Specht, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122698/requerimento_100_-_medalha_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que a Câmara Municipal conceda a Medalha de Honra ao Mérito ao Sr. Tarsizo de Oliveira, em reconhecimento à sua trajetória profissional, acadêmica e às relevantes contribuições prestadas ao desenvolvimento pessoal e social da comunidade rondonense.</t>
+  </si>
+  <si>
+    <t>122699</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122699/requerimento_101_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal formalize convênio com o Governo do Estado, através da Secretaria de Infraestrutura e Logística do Paraná, visando o recebimento de recursos para realização de reforma e adequação de ponte localizada nas proximidades do aterro municipal, na Linha Boa Vista.</t>
+  </si>
+  <si>
+    <t>122715</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122715/requerimento_102_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício aos representantes da Via Campo Concessionária de Rodovias S/A pleiteando que esclareçam se a concessionária tem um cronograma definido para roçada e limpeza das margens da BR-163 na zona urbana do município de Marechal Cândido Rondon, em especial nos três viadutos de acesso à cidade.</t>
+  </si>
+  <si>
+    <t>122716</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122716/requerimento_103_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita diversas informações do Executivo Municipal, em especial da Secretaria Municipal de Desenvolvimento Econômico, sobre os motivos pelos quais a pasta não vem atendendo indústrias do município com o incentivo de hora máquina, entre outras questões.</t>
+  </si>
+  <si>
+    <t>122721</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122721/requerimento_104_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o eventual recebimento de recursos oriundos de emenda parlamentar (estadual ou federal), destinados exclusivamente para obra de pavimentação asfáltica da estrada rural da Linha São Cristóvão, detalhando inclusive se houve aplicação de recursos próprios do município.</t>
+  </si>
+  <si>
+    <t>122723</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122723/requerimento_105_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita à direção regional da Empresa Brasileira de Correios e Telégrafos a ampliação do quadro de funcionários na agência dos Correios de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122729</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122729/requerimento_106_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre as filas de espera para atendimento dos munícipes para realização de implantes dentários, detalhando o motivo da disparidade entre as consultas para extração de dentes e a chamada para colocação de prótese, além de informar se está adotando medidas para resolver este problema.</t>
+  </si>
+  <si>
+    <t>122730</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122730/requerimento_107_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Executivo Municipal a respeito das ações previstas para o Dia Municipal da Apraxia da Fala, a ser realizado anualmente em 14 de maio, com objetivo de ampliar a conscientização e fortalecer os meios terapêuticos.</t>
+  </si>
+  <si>
+    <t>122735</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122735/requerimento_108_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre a Dispensa de Licitação nº 12/2026, detalhando os motivos de já ter realizado procedimentos semelhantes no ano anterior para atender a demanda dos idosos em situação de vulnerabilidade, assim como informando quais as medidas efetivas que a Prefeitura Municipal já adotou para atender esse tipo de demanda.</t>
+  </si>
+  <si>
+    <t>122739</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122739/requerimento_109_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre quais veículos foram adquiridos desde 02 de janeiro de 2025 até a presente data, detalhando o modelo, o valor pago, se os recursos foram próprios ou oriundos do Estado e/ou Governo Federal, além da destinação de uso (Secretaria Municipal/Setor).</t>
+  </si>
+  <si>
+    <t>122740</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122740/requerimento_110_-_politicas_publicas_-_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca da estrutura de atendimento e das políticas públicas voltadas às pessoas com Transtorno do Déficit de Atenção com Hiperatividade (TDAH) no município.</t>
+  </si>
+  <si>
+    <t>122741</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122741/requerimento_111_2026.pdf</t>
+  </si>
+  <si>
+    <t>reitera a solicitação de informações e documentos acerta dos serviços de horas-máquina prestados a produtores rurais nos meses de setembro, outubro e novembro de 2025, bem como em fevereiro de 2026, já que o Ofício nº 219/2026/GAB não forneceu todas as informações requeridas no Requerimento nº 62/2026.</t>
+  </si>
+  <si>
+    <t>122742</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122742/requerimento_112_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal, em especial da Secretaria de Saúde, sobre o que está ocorrendo com os atendimentos do Ciscopar e o que o município pretende fazer para resolver as enormes filas de espera com procedimentos que demoram a serem agendados, as vezes resultando em vencimento dos exames realizados, cirurgias não realizadas e agendamentos em locais errados.</t>
+  </si>
+  <si>
+    <t>122746</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122746/requerimento_113_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Poder Executivo Municipal acerca do cronograma de avanço de carreira dos professores municipais de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122747</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122747/requerimento_114_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações acerca do encerramento das atividades dos Correios no Distrito de Porto Mendes, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122748</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122748/requerimento_115_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Poder Executivo Municipal acerca da paralisação das obras da mini arena no Bairro Boa Vista, no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122758</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122758/requerimento_116_-_pesca_corvina_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas acerca de todos os gastos realizados com o evento Pesca da Corvina, incluindo estrutura, shows, serviços e divulgação.</t>
+  </si>
+  <si>
+    <t>122759</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Juca, Juliano Oliveira, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122759/requerimento_117_-_coleta_lixo_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações e documentos acerca de falhas na coleta de lixo urbano, incluindo notificações, penalidades aplicadas e fiscalização do contrato.</t>
+  </si>
+  <si>
+    <t>122781</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122781/requerimento_118_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal adote as medidas administrativas e legais cabíveis visando a concessão de uso de um terreno para o Grupo de Escoteiros Luteranos Harpia, entidade declarada de utilidade pública municipal.</t>
+  </si>
+  <si>
+    <t>122785</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122785/requerimento_119_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a previsão de aquisição de lixeiras padronizadas para os passeios públicos, parques e praças, conforme Lei Complementar Nº 156/2024, incentivando a ampliação da oferta destas lixeiras padronizadas por parte do executivo municipal.</t>
+  </si>
+  <si>
+    <t>122787</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122787/requerimento_120_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios ao Ministério da Saúde, Secretaria de Estado de Saúde e Secretaria Municipal de Saúde, pleiteando a adoção de medidas para fornecimento da vacina contra o Herpes Zoster através do Sistema Único de Saúde (SUS).</t>
+  </si>
+  <si>
+    <t>122789</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122789/requerimento_121_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita o envio de ofício ao Governador e aos Deputados Estaduais solicitando engajamento na valorização das carreiras da Defesa Agropecuária do Paraná, diante da retirada da pauta do Anteprojeto de Lei que estruturava a carreira, essencial para o fortalecimento do agronegócio paranaense.</t>
+  </si>
+  <si>
+    <t>122790</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122790/requerimento_122_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a capacitação em primeiros socorros dos profissionais da rede municipal de ensino, conforme a Lei nº 13.722/2018 (Lei Lucas), e sugere a capacitação integral de todos os profissionais da educação.</t>
+  </si>
+  <si>
+    <t>122791</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Rafael Cristiano Heinrich, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122791/requerimento_123_2026.pdf</t>
+  </si>
+  <si>
+    <t>convida o representante da empresa Costa Oeste Serviços Ltda., responsável pela coleta do lixo orgânico sólido em Marechal Cândido Rondon, a participar de reunião neste Poder Legislativo Municipal, objetivando esclarecer os constantes problemas envolvendo a coleta do lixo e as medidas já tomadas pela referida empresa para solução.</t>
+  </si>
+  <si>
+    <t>122792</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122792/requerimento_124_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo Municipal que busque parcerias com a Itaipu Binacional e outras instituições, visando a implementação de ações voltadas ao turismo rural sustentável, com base nos princípios do Programa Caminhos Sustentáveis.</t>
+  </si>
+  <si>
+    <t>122793</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122793/requerimento_125_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Poder Executivo sobre o fornecimento de sêmen suíno aos suinocultores do município, conforme previsto na Lei Municipal nº 5.138, de 02 de outubro de 2019, que dispõe sobre o fomento à suinocultura por meio de inseminação artificial.</t>
+  </si>
+  <si>
+    <t>122794</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122794/requerimento_126_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações sobre a quantidade de pescadores profissionais com cadastro ativo no Município de Marechal Cândido Rondon, bem como se recebem algum tipo de subsídio, incentivo ou auxílio governamental.</t>
+  </si>
+  <si>
+    <t>122795</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122795/requerimento_127_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre a realização, ou não, de vistoria técnica na rede elétrica das escolas e creches da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>122810</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122810/requerimento_128_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Executivo Municipal a adoção de providências para elaboração e encaminhamento de projeto de lei que institua a Carteira de Identificação da Pessoa com Fibromialgia no município de Marechal Cândido Rondon, conforme minuta em anexo.</t>
+  </si>
+  <si>
+    <t>122814</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122814/requerimento_129_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal, em especial do Serviço Autônomo de Água e Esgoto (SAAE), sobre os constantes episódios de falta de água no distrito de Bela Vista.</t>
+  </si>
+  <si>
+    <t>122815</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122815/requerimento_130_-_gastos_proem_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Reitera pedido de informações detalhadas sobre gastos da PROEM (2023-2025), previsão e execução orçamentária (LOA), e despesas já realizadas e previstas para 2026.</t>
+  </si>
+  <si>
+    <t>122825</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122825/requerimento_131_-_reitera_pedido_frota_leilao_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o Requerimento nº 68/2026, solicitando a apresentação detalhada dos gastos com manutenção por veículo levado a leilão, bem como os valores arrecadados individualmente e a destinação dos recursos obtidos.</t>
+  </si>
+  <si>
+    <t>122840</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122840/requerimento_132_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Poder Executivo Municipal acerca do atendimento obstétrico no município, especialmente quanto à absorção da demanda de gestantes oriundas do município de Palotina pelo Hospital Cruzatti.</t>
+  </si>
+  <si>
+    <t>122841</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122841/requerimento_133_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao Poder Executivo Municipal acerca da falta de Vitamina B3 (1000 UI) na Farmácia Básica do município.</t>
+  </si>
+  <si>
+    <t>122843</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122843/requerimento_134_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações detalhadas do Poder Executivo Municipal sobre o recente anúncio de "liberação de R$ 25 milhões por semana em recursos", elaborando relatório financeiro detalhado e analítico, além da indicação expressa, exata e documentada da quantidade de recursos efetivamente liberados, entre outras informações.</t>
+  </si>
+  <si>
+    <t>122844</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122844/requerimento_135_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações detalhadas do Poder Executivo Municipal, com elaboração de relatório completo e analítico de todos os recursos oriundos de convênios (sejam eles estaduais ou federais) celebrados ou executados pelo município nos anos de 2025 e 2026, com a devida especificação de qual secretaria estadual ou ministério é a fonte pagadora, entre outras informações.</t>
+  </si>
+  <si>
+    <t>122852</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122852/requerimento_136_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios ao prefeito Adriano Backes, ao secretário de Desenvolvimento Econômico e Turismo, Cláudio Kohler, bem como ao secretário de Estado da Inovação e Inteligência Artificial (SEIA), Marcos Stamm, visando a inclusão do município de Marechal Cândido Rondon no roteiro da "Carreta da Inovação".</t>
+  </si>
+  <si>
+    <t>122853</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122853/requerimento_137_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o andamento do trâmite interno visando os ajustes administrativos e legais que permitam o fornecimento de solo brita, pedra brita e rachãozinho para execução de melhorias dentro das propriedades rurais de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122864</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122864/requerimento_138_-_transporte_paciente_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da inexistência de transporte específico (ônibus ou vans) para pacientes oncológicos em tratamento de quimioterapia, especialmente quanto à necessidade de aguardar demais usuários da frota.</t>
+  </si>
+  <si>
+    <t>122865</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122865/requerimento_139_-_queda_energia_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações à COPEL e ao Executivo Municipal acerca das constantes quedas de energia elétrica na Linha São Bernardo e sobre a utilização de royalties para subsidiar geradores a produtores rurais.</t>
+  </si>
+  <si>
+    <t>122866</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122866/requerimento_140_-_exames_ciscopar_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da demora na realização de consultas e exames via CISCOPAR, bem como sobre a possibilidade de convênios e mutirões com profissionais e empresas locais.</t>
+  </si>
+  <si>
+    <t>122867</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122867/requerimento_141_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos e providências quanto à ausência de acostamento, sinalização e recape asfáltico na Rodovia Krechinski, no trecho entre Marechal Cândido Rondon, Margarida e São Roque.</t>
+  </si>
+  <si>
+    <t>122872</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122872/requerimento_142_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal, através das Secretarias de Agricultura, Pecuária e Desenvolvimento Urbano e de Planejamento, realize um estudo técnico e adote as medidas necessárias para iniciar o plantio de árvores nativas para as abelhas sem ferrão em imóveis públicos destinados como áreas verdes ou institucional, desde que não comprometa seu uso, neste último caso.</t>
+  </si>
+  <si>
+    <t>122868</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122868/requerimento_143_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal, através da Secretaria de Planejamento, inicie um estudo técnico visando a elaboração de Projeto de Lei Complementar, buscando criar as condições legais necessárias dentro da legislação do Plano Diretor para regularização de imóveis urbanos construídos até 2025 em dimensões ou medidas além limites do imóvel ou em desacordo com a planta aprovada.</t>
+  </si>
+  <si>
+    <t>122869</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122869/requerimento_144_-_paralisacao_obra_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da paralisação da obra de pavimentação asfáltica no distrito de Margarida.</t>
+  </si>
+  <si>
+    <t>122876</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122876/requerimento_145_-_liberacao_de_recursos_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas ao Executivo Municipal acerca do recente anúncio público de “liberação de R$ 25 milhões por semana em recursos” para o Município de Marechal Cândido Rondon, com apresentação de relatório financeiro analítico e documentação comprobatória.</t>
+  </si>
+  <si>
+    <t>122877</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122877/requerimento_146_-_solciitacao_ingresso_acao_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretiva o acionamento da Procuradoria Jurídica da Câmara Municipal para a propositura de medida judicial cabível em face do Poder Executivo Municipal com o objetivo de compelir a Prefeitura ao cumprimento integral da Lei Municipal nº 5.613.</t>
+  </si>
+  <si>
+    <t>122879</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122879/requerimento_147_-_combate_a_cigarrinha_do_milho_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal, a respeito de quais ações estão previstas para fiscalização e orientação de combate à cigarrinha do milho, entre 15 de julho à 15 de setembro, em conformidade com a Lei Municipal nº 5.545/2024.</t>
+  </si>
+  <si>
+    <t>122880</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122880/requerimento_148_-_politicas_publicas_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca das providências adotadas em relação à Indicação nº 49/2026, que trata da criação de Conselho Municipal Permanente de Ordem Urbana e Atenção à População em Situação de Rua.</t>
+  </si>
+  <si>
+    <t>122881</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122881/requerimento_149_-_andamento_de_indicacao_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca do andamento da Indicação nº 101/2026, que trata da implantação do número telefônico 156 como Central Municipal de Informação, Orientação e Direcionamento ao Cidadão, com funcionamento 24 horas.</t>
+  </si>
+  <si>
+    <t>122885</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122885/requerimento_150_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações ao órgão competente acerca das condições da sinalização horizontal (pintura de faixas) na Rodovia Germino Bresolin, no trecho que liga o município de Marechal Cândido Rondon ao Distrito de Margarida, estendendo-se até a divisa com o município de Pato Bragado.</t>
+  </si>
+  <si>
+    <t>122889</t>
+  </si>
+  <si>
+    <t>Gordinho do Suco, Rafael Cristiano Heinrich</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122889/requerimento_151_-_ampliacao_cruzatti_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal, a respeito da previsão de início dos atendimentos médicos na ampliação do Hospital Cruzatti.</t>
+  </si>
+  <si>
+    <t>122892</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122892/requerimento_152_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de Ofício ao Secretário Estadual de Educação, Sr. Roni Miranda Vieira, assim como ao deputado estadual Gugu Bueno, pleiteando a implantação do Curso Técnico em Saúde Bucal no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122893</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122893/requerimento_153_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita o envio de ofícios ao DNIT e aos representantes da Via Campo Concessionária de Rodovias S/A, requerendo melhorias urgentes na iluminação pública da rotatória de acesso ao Bairro São Francisco, à via marginal de acesso às indústrias Alibra e Sooro, bem como ao portal de entrada do município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122901</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122901/requerimento_154_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios aos comandantes da Polícia Militar do Estado do Paraná em Marechal Cândido Rondon, do 19º BPM de Toledo e do 5ª CRPM em Cascavel para que adotem as medidas internas devidas visando a realização de fiscalização e blitz semanal ou mensal pela ROCAM nas vias públicas da cidade rondonense, devido ao grande número de acidentes.</t>
+  </si>
+  <si>
+    <t>122905</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122905/requerimento_155_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal, através da Secretaria de Mobilidade, para que forneça cópia das imagens capturadas das áreas internas e externas da Rodoviária Municipal Germano Bosenbecker, especificamente no horário compreendido entre 07h00 e 12h00 do dia 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>122911</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122911/requerimento_156_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas sobre todas as despesas, contratos e valores pagos relativos à realização do evento FPT Beach Séries 1500 Oeste/Porto Mendes (01 a 03/05), incluindo estrutura, atrações, serviços, logística, imprensa e seguro.</t>
+  </si>
+  <si>
+    <t>122912</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122912/requerimento_157_-_insulina_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca da regularização do fornecimento de medicamentos, leites especiais, insumos para diabéticos e demais itens essenciais anteriormente em falta na farmácia básica municipal.</t>
+  </si>
+  <si>
+    <t>122914</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122914/requerimento_158_-_recape_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal esclarecimentos acerca da ausência de recapeamento asfáltico em trecho da Rua Goiás, compreendendo aproximadamente duas quadras não contempladas nas obras recentemente executadas.</t>
+  </si>
+  <si>
+    <t>122921</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122921/requerimento_159_-_politicas_publicas_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca do atendimento da Indicação nº 164/2026, que trata da manutenção de tampa de bueiro danificada e da limpeza de passeio público na Rua São Paulo, nº 5690.</t>
+  </si>
+  <si>
+    <t>122923</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122923/requerimento_160_-_iluminacao_publica_-_fabio_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca da manutenção, substituição e recorrência de falhas na iluminação pública em frente à Rua Espírito Santo, nº 930.</t>
+  </si>
+  <si>
+    <t>122925</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122925/requerimento_161_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofício ao Via Campo Concessionária de Rodovias S/A requerendo a realização de limpeza na ciclovia da marginal da BR-163 na cidade de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122926</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122926/requerimento_162_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal informações a respeito da reforma prevista para o Parque Ecológico Rodolfo Rieger, popularmente chamado de Lago Municipal.</t>
+  </si>
+  <si>
+    <t>122929</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122929/requerimento_163_-_gov_facil_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca do não atendimento da Indicação nº 171/2026, que sugeriu a implantação do Sistema Gov Fácil para ampliação da transparência e controle dos gastos públicos.</t>
+  </si>
+  <si>
+    <t>122933</t>
+  </si>
+  <si>
+    <t>Juca, Juliano Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122933/requerimento_164_-_taxa_de_coleta_de_lixo_-_juca.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o levantamento detalhado dos valores arrecadados e dos custos operacionais relativos à Taxa de Coleta de Lixo, visando a análise da viabilidade técnica e financeira para a redução do valor cobrado dos contribuintes.</t>
+  </si>
+  <si>
+    <t>122934</t>
+  </si>
+  <si>
+    <t>Juca, Tânia Aparecida Maion</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122934/requerimento_165_-_liberacao_de_recursos_totalizando_r_100_milhoes_no_mes_de_abril_de_2026_-_juca_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas e comprovação documental ao Executivo Municipal acerca do anúncio público de “liberação de R$ 25 milhões por semana em recursos” para o Município, totalizando R$ 100 milhões no mês de abril de 2026.</t>
+  </si>
+  <si>
+    <t>122965</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122965/requerimento_166_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações detalhadas ao Executivo Municipal acerca da interrupção das obras de recapeamento asfáltico no distrito de Margarida, bem como o cronograma para a conclusão total da etapa prometida.</t>
+  </si>
+  <si>
+    <t>122966</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122966/requerimento_167_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações ao Executivo Municipal sobre o descarte irregular de resíduos no Arroio Guavirá e a viabilidade de execução de um mutirão de limpeza e ações de recuperação ambiental.</t>
+  </si>
+  <si>
+    <t>122970</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122970/requerimento_168_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Presidente da Câmara Municipal de Marechal Cândido Rondon a adoção de medidas visando à transmissão ao vivo das reuniões das comissões, garantindo maior transparência dos trabalhos legislativos e amplo acesso da população às discussões e deliberações realizadas no âmbito das comissões.</t>
+  </si>
+  <si>
+    <t>122971</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122971/requerimento_169_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita o envio de ofício ao Deputado Federal Dilceu Sperafico, visando à destinação de emenda parlamentar no valor de R$ 130.000,00 (cento e trinta mil reais) para aquisição de unidades de handbike e de elevador de piscina destinados ao projeto esportivo desenvolvido junto à Unioeste, no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>122972</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122972/requerimento_170_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita o envio de ofício ao Deputado Federal Dilceu Sperafico, visando à destinação de recurso específico da área do turismo, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), para apoio à realização do rodeio durante a Expo Rondon, fomentando o turismo, a cultura regional e o desenvolvimento econômico do município.</t>
+  </si>
+  <si>
+    <t>122973</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122973/requerimento_171_-_galerias_parque_ecologico_-_tanita.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca da atual fase do projeto de reconstrução das galerias pluviais da Avenida Rio Grande do Sul, especialmente no trecho compreendido entre a Rua Independência e o Parque Ecológico Rodolfo Rieger.</t>
+  </si>
+  <si>
+    <t>122979</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122979/requerimento_172_-_quadro_loa_-_tanita_-_pd.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca dos valores previstos na Lei Orçamentária Anual (LOA) dos exercícios de 2023, 2024 e 2025 para órgãos e entidades da Administração Municipal, com apresentação em quadro comparativo.</t>
+  </si>
+  <si>
+    <t>123002</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123002/requerimento_173_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal informações sobre a previsão de realização de ações para o Controle e Prevenção do Tabagismo e suas consequências sobre a saúde da população rondonense.</t>
+  </si>
+  <si>
+    <t>123007</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123007/requerimento_174_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal, através da Secretaria de Cultura, informações sobre a previsão de implantação de aulas de língua alemã, como forma de valorizar e fortalecer a cultura local.</t>
+  </si>
+  <si>
+    <t>123031</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123031/requerimento_175_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre a Taxa de Coleta de Lixo, em especial sobre o motivo da diferença de desconto para impressão de guia através da internet ou com atendimento presencial, bem como o motivo de nivelar num único valor comércios e indústrias, independente do porte do negócio.</t>
+  </si>
+  <si>
+    <t>123049</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123049/requerimento_176_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que o Executivo Municipal e a empresa Via Campo Concessionária de Rodovias S/A estudem medidas que ampliem a segurança para quem trafega pela BR-163, especificamente no trevo de acesso ao distrito de Novo Horizonte, assim como pela via secundária da Linha Perdigão, no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123064</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123064/requerimento_177_-_despesas_hospitais_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca dos repasses financeiros realizados a hospitais para atendimento de pacientes encaminhados pelo Município, bem como sobre a ausência de credenciamento com hospitais de Marechal Cândido Rondon para realização de cirurgias de urgência e prioridade, o que poderia gerar redução nas filas de espera para cirurgias e a realização daquelas prioritárias.</t>
+  </si>
+  <si>
+    <t>123068</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123068/requerimento_178_-_informacao_terceirizada_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações acerca de possíveis irregularidades trabalhistas envolvendo a empresa terceirizada Gocil Serviços Ltda., especialmente quanto ao atraso de salários e ausência de recolhimento de FGTS de trabalhadores terceirizados.</t>
+  </si>
+  <si>
+    <t>123077</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123077/requerimento_179_-_veiculo_eletrico_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal informações detalhadas acerca da frota e da utilização de veículos elétricos pertencentes ao Município, especialmente patinetes e quadriciclos utilizados no Distrito de Porto Mendes.</t>
+  </si>
+  <si>
+    <t>123078</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123078/requerimento_180_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal, através da Secretaria Municipal de Planejamento e setores competentes, sobre estudos, projetos e eventual regulamentação da via denominada Rua dos Pardais, localizada ao lado da Indústria Alibra, bem como sobre a criação e estruturação de novo acesso ao Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>123079</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123079/requerimento_181_-_siemaco_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, através da Secretaria Municipal de Educação, o envio de cópias de notificações encaminhadas pelo sindicato SIEMACO acerca do não pagamento de funcionários terceirizados, bem como informações sobre as providências adotadas pelo Município em relação à empresa contratada.</t>
+  </si>
+  <si>
+    <t>123080</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123080/requerimento_182_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal informações sobre a previsão de substituir o atual modelo de compra dos uniformes escolares por um sistema de vale, permitindo às famílias adquirirem os uniformes no comércio rondonense, como forma de valorizar e fortalecer a economia local.</t>
+  </si>
+  <si>
+    <t>123093</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123093/requerimento_183_-_mp_-_queda_de_energia_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento de expediente ao Ministério Público do Estado do Paraná solicitando a adoção de providências e eventual instauração de procedimento investigatório acerca das constantes quedas e oscilações no fornecimento de energia elétrica nas propriedades rurais do Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123098</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123098/requerimento_184_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre as ações para atendimento das recomendações do Relatório da Controladoria Geral Municipal, sobre a concessão de Função Gratificada e Gratificação por Encargo ou Atividade Especial, atendendo ao Prejulgado nº 25 do TCE-PR e ao Plano Anual de Atividades de Controle Interno de 2023.</t>
+  </si>
+  <si>
+    <t>123099</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123099/requerimento_185_-_investsus_-_marciane2_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro envio de Ofício à Secretaria de Estado da Saúde do Paraná, solicitando informações acerca da evolução e possibilidade de formalização de contratos, por meio do Sistema de Investimento Federal do SUS InvestSUS, pelo programa Agora Tem especialistas, com instituições de saúde de Marechal Cândido Rondon para ampliação do atendimento especializado.</t>
+  </si>
+  <si>
+    <t>123100</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123100/requerimento_186_-_ciscopar_-_marciane_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao CISCOPAR estudo e implementação de sistema digital para solicitação e fornecimento eletrônico de prontuários médicos, exames e atendimentos, em conformidade com a Lei Geral de Proteção de Dados – LGPD.</t>
+  </si>
+  <si>
+    <t>123178</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123178/requerimento_187_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios ao prefeito Adriano Backes e ao Diretor do SAAE, Fabio Alexandre Regelmeier, pleiteando que a administração municipal inicie os trâmites internos que permitam a realização de parcerias com entidades e grupos de escoteiros locais para viabilizar uma importante iniciativa de limpeza do Arroio Guavirá.</t>
+  </si>
+  <si>
+    <t>123197</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123197/requerimento_188_-_sperafico_unioeste_-_gordinho_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o envio de ofício ao Deputado Federal Dilceu Sperafico, visando ao apoio e destinação de emenda parlamentar para fomentar a parceria entre a Unioeste e o Instituto Federal do Paraná (IFPR), com o objetivo de viabilizar a implantação de cursos técnicos no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123205</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123205/requerimento_189_-_aditivos_minas_gerais_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca dos aditivos contratuais realizados na obra de revitalização da Rua Minas Gerais, especialmente quanto aos valores acrescidos e às justificativas técnicas e administrativas que motivaram as alterações contratuais.</t>
+  </si>
+  <si>
+    <t>123206</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123206/requerimento_190_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal, através do Serviço Autônomo de Água e Esgoto (SAAE), informações sobre a expansão da rede de esgoto nos últimos anos e a previsão de novos investimentos para os próximos anos.</t>
+  </si>
+  <si>
+    <t>123283</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123283/requerimento_191_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios aos 81 Senadores da República, apresentando o pedido deste vereador para que empenhem esforços no sentido de agilizar a aprovação do PL 4.146/2020, que institui o piso nacional dos garis e profissionais da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>123299</t>
+  </si>
+  <si>
+    <t>Marciel Evandro Escher, Padeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123299/requerimento_192_-_rocada_-_padeiro_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao DNIT e à concessionária Via Campos a realização de roçada e limpeza na marginal da BR-163, no trecho compreendido entre as proximidades da empresa IDISA, na ACC, até a passarela da Rua das Flores, no Bairro Higienópolis.</t>
+  </si>
+  <si>
+    <t>123303</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123303/requerimento_193_-_filas_agendamentos_ciscopar_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca das longas filas e da demora nos agendamentos de consultas e procedimentos realizados pelo CISCOPAR, bem como das medidas que serão adotadas para solucionar os problemas enfrentados pela população na área da saúde pública.</t>
+  </si>
+  <si>
+    <t>123306</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123306/requerimento_194_-_recurso_educacao_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da perda de prazos administrativos e recursos públicos vinculados às áreas da Educação e do CAPS, bem como das providências que serão adotadas para apuração das falhas e prevenção de novas ocorrências.</t>
+  </si>
+  <si>
+    <t>123307</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123307/requerimento_195_-_falta_de_fono_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da insuficiência de profissionais fonoaudiólogos na rede pública municipal de saúde e das medidas que serão adotadas para suprir a crescente demanda existente no Município.</t>
+  </si>
+  <si>
+    <t>123308</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123308/requerimento_196_-_audiencia_publica_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Presidência do Poder Legislativo a designação de audiência pública para discussão dos problemas relacionados às constantes quedas de energia elétrica no Município e das providências necessárias junto à COPEL.</t>
+  </si>
+  <si>
+    <t>123311</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123311/requerimento_197_-_parquinho_ausencia_de_resposta_-_tanita_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da não execução de indicação parlamentar destinada à instalação de piso adequado e cercamento do parquinho infantil do Distrito de Iguiporã, diante dos riscos sanitários e à saúde das crianças que utilizam o local.</t>
+  </si>
+  <si>
+    <t>123327</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123327/requerimento_198_2026_reitera_o_requerimento_109.pdf</t>
+  </si>
+  <si>
+    <t>considerando o fornecimento incompleto de informações, reitera a solicitação contida no Requerimento 109/2026 sobre quais veículos foram adquiridos desde 02 de janeiro de 2025 até a presente data, detalhando especialmente o valor pago, se os recursos foram próprios ou oriundos do Estado e/ou Governo Federal, informando o percentual de cada fonte de recursos utilizada, além da destinação de uso (Secretaria Municipal/Setor).</t>
+  </si>
+  <si>
+    <t>123359</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123359/requerimento_199_-_material_emprestimo_social_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, informações sobre a quantidade de camas hospitalares, colchões, muletas, cadeiras de rodas pequenas e grandes, cadeiras de banho  e andadores atualmente disponíveis para empréstimo social no município.</t>
+  </si>
+  <si>
+    <t>123366</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123366/requerimento_200_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal acerca da situação do lote localizado no cruzamento das ruas Guido Max Trentini e Amélia Saueressig Wasem, conforme segue.</t>
+  </si>
+  <si>
+    <t>123368</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123368/requerimento_201_-_cacadas_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Executivo Municipal acerca da retirada e da não reconstrução das calçadas na Rua Santa Catarina, no trecho compreendido entre o SENAC e a Transportadora Lamberti.</t>
+  </si>
+  <si>
+    <t>123369</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123369/requerimento_202_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações do Executivo Municipal sobre aterramento executado pela Prefeitura em lote no Bairro São Lucas, sem muro de contenção, que estaria causando invasão de água em residências e movimentação de terra nos lotes vizinhos, bem como sobre as providências adotadas para solucionar os problemas relatados pelos moradores.</t>
+  </si>
+  <si>
+    <t>123370</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123370/requerimento_203_-_duodecimo_aplicacao_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas ao Executivo Municipal acerca da destinação e aplicação dos recursos devolvidos pela Câmara Municipal ao Município durante o exercício de 2025.</t>
+  </si>
+  <si>
+    <t>123372</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123372/requerimento_204_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações do Executivo Municipal sobre o descarte irregular de lixo nas proximidades do Guará e Fazendinha da UNIOESTE, bem como sobre as medidas de controle, fiscalização e limpeza adotadas na região.</t>
+  </si>
+  <si>
+    <t>123392</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123392/requerimento_205_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita envio de ofícios aos deputados federais pelo Estado do Paraná, solicitando apoio na aprovação do Projeto de Lei Complementar (PLP 108/2021) que prevê a atualização do faturamento anual do MEI, buscando elevar o teto de faturamento anual do MEI para R$ 130 mil (ou até R$ 144 mil, conforme substitutivo) e permitir a contratação de até dois empregados.</t>
+  </si>
+  <si>
+    <t>123393</t>
+  </si>
+  <si>
+    <t>Juliano Oliveira, Juca, Tânia Aparecida Maion</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123393/requerimento_206_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita diversas informações do Executivo Municipal relacionadas às filas de espera para consultas e atendimentos especializados no município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123394</t>
+  </si>
+  <si>
+    <t>Juliano Oliveira, Juca</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123394/requerimento_207_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita diversas informações do Executivo Municipal, em especial da Secretaria de Saúde e da Farmácia Básica Municipal, sobre quantidades de medicamentos, motivo de falta no estoque, existência ou não de processo administrativo para aquisição, além de previsão de normalização no fornecimento, entre outros dados.</t>
+  </si>
+  <si>
+    <t>123396</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123396/requerimento_208_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Executivo Municipal informações detalhadas acerca da aquisição, extração, transporte e utilização de cascalho pelo Município de Marechal Cândido Rondon, bem como o encaminhamento da documentação licitatória, contratual e ambiental correspondente.</t>
+  </si>
+  <si>
+    <t>123422</t>
+  </si>
+  <si>
+    <t>Policial Fabio, Carlinhos, Coronel Welyngton, Gordinho do Suco, Juca, Juliano Oliveira, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Rafael Cristiano Heinrich, Sargento Spohr, Tânia Aparecida Maion, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123422/requerimento_209_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita que a Câmara Municipal organize uma audiência pública, a ser realizada ainda neste mês de junho, para debater a problemática e colher sugestões da sociedade organizada, lideranças e representantes dos poderes Executivo, Legislativo, Judiciário e do Ministério Público Estadual sobre os constantes problemas de falta de segurança nos bairros Augusto I e II e arredores.</t>
+  </si>
+  <si>
+    <t>123437</t>
+  </si>
+  <si>
+    <t>Coronel Welyngton, Juca, Juliano Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123437/requerimento_210_-_informacoes_executivo_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações, documentos, relatórios, pareceres técnicos, comprovantes de execução, monitoramento e prestação de contas referentes à EXPO CONSTRUÇÃO 2025, realizada por meio do Acordo de Cooperação nº 008/2025 celebrado entre o Município de Marechal Cândido Rondon e a Associação dos Servidores Municipais de Marechal Cândido Rondon – ASSEMAR.</t>
+  </si>
+  <si>
+    <t>123439</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123439/requerimento_211_-_informacoes_executivo_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e cópia integral dos documentos referentes à contratação, execução, fiscalização, medição e pagamento dos serviços de segurança privada, brigadistas, monitores de apoio e guarda-vidas utilizados em TODOS os eventos realizados no Parque de Lazer e Turismo de Porto Mendes, no período de 01 de janeiro de 2025 até a presente data.</t>
+  </si>
+  <si>
+    <t>123461</t>
+  </si>
+  <si>
+    <t>Sargento Spohr, Carlinhos, Coronel Welyngton, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Valdirzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123461/requerimento_212_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita a realização de um estudo técnico para a elaboração de projeto de lei, a ser apreciado por esta casa, buscando alterar a Lei nº 4.422/2012 para incluir no pagamento do auxílio alimentação aos ocupantes de cargos PSS do município de Marechal Cândido Rondon, por ser um direito reconhecido e devido a todos os funcionários públicos, inclusive os temporários.</t>
+  </si>
+  <si>
+    <t>123464</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123464/requerimento_213_-_iluminacao_163_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao DNIT e à concessionária responsável pela BR-163 a realização de manutenção e reforço da iluminação pública nas rotatórias localizadas após o Portal de Entrada da cidade e no acesso ao Bairro São Francisco, visando ampliar a segurança viária e dos pedestres.</t>
+  </si>
+  <si>
+    <t>123468</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123468/requerimento_214_-_loa_-_quadro_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca dos valores previstos na Lei Orçamentária Anual (LOA) dos exercícios de 2023, 2024 e 2025 para diversas Secretarias e órgãos da Administração Municipal, mediante apresentação em quadro comparativo.</t>
+  </si>
+  <si>
+    <t>123470</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123470/requerimento_215_-_loa_-_realizado_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o encaminhamento de quadro comparativo contendo os valores previstos na Lei Orçamentária Anual, os valores efetivamente arrecadados e os valores empenhados nos exercícios de 2023, 2024 e 2025.</t>
+  </si>
+  <si>
+    <t>123472</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123472/requerimento_216_-_ldo_-_quadro_-_tania_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o encaminhamento de quadro comparativo das Leis de Diretrizes Orçamentárias – LDOs dos exercícios de 2024 e 2025, bem como da proposta da próxima LDO, destacando metas, prioridades e principais projeções orçamentárias.</t>
+  </si>
+  <si>
+    <t>123487</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123487/requerimento_217_-_informacoes_executivo_-_juliano_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca dos repasses de recursos públicos, critérios de concessão de benefícios, cessão de transporte, profissionais envolvidos e demais formas de apoio concedidas às associações e entidades esportivas atuantes no Município de Marechal Cândido Rondon.</t>
+  </si>
+  <si>
+    <t>123490</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123490/requerimento_218_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre o horário de atendimento ao público na Secretaria Municipal de Planejamento, detalhando o trabalho interno, o atendimento técnico e a existência ou não de um canal de agendamento prévio ou alternativa para o cidadão que se desloca até a Secretaria, e não consegue o devido atendimento.</t>
+  </si>
+  <si>
+    <t>123496</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123496/requerimento_219_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer informações do Executivo Municipal sobre o pagamento e a progressão do adicional por tempo de serviço (triênio) dos professores da rede municipal.</t>
+  </si>
+  <si>
+    <t>123501</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123501/requerimento_220_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações do Executivo Municipal sobre a existência ou não de notificações emitidas aos proprietários do terreno localizado no cruzamento da Rua 31 de Março com a Rua Mato Grosso, já que a falta de manutenção e limpeza (mato alto) tem gerado inúmeros transtornos que residem nas proximidades.</t>
+  </si>
+  <si>
+    <t>123507</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123507/rquerimento_221_-_interprete_libras_conferencia_e_expo_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, informações acerca da contratação de intérprete de Libras - Língua Brasileira de Sinais, para a Conferência Municipal de Saúde e a Expo Rondon.</t>
+  </si>
+  <si>
+    <t>123512</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123512/requerimento_222_-_meu_campinho_boa_vista_-_rafael_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, informações acerca do andamento da obra do Meu Campinho, na praça do bairro Boa Vista.</t>
+  </si>
+  <si>
     <t>122269</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei n° 38/2025 - Legislativo.</t>
+  </si>
+  <si>
+    <t>123148</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123148/veto_ao_projeto_de_lei_n_07-2026_-_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei n° 07/2026 - Legislativo.</t>
+  </si>
+  <si>
+    <t>123518</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123518/veto_integral_ao_pl_37.2025_l.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral ao Projeto de Lei nº 37/2025 L, que prevê a instituição de Comitês de Resolução de Disputas (Dispute Boards) nos contratos administrativos celebrados pelo Município de Marechal Cândido Rondon.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2708,68 +10497,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122441/indicacao_124_-_equipamento_adaptado_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122424/10.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122463/11.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122468/indicacao_136_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122470/indicacao_137_-_revisao_iluminacao_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122471/indicacao_138_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122472/indicacao_139_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122473/indicacao_140_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122474/indicacao_141_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122475/indicacao_142_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122476/indicacao_143_-_construcao_de_calcadas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122477/indicacao_144_-_parquinho_infnatil_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122478/indicacao_145_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122479/indicacao_146_-_parquinho_bairro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122480/indicacao_147_-_poda_ciclovia_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122483/indicacao_148_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122484/indicacao_149_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122485/indicacao_150_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122486/indicacao_151_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122487/indicacao_152_-_recuperacao_e_recapamento_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122488/indicacao_153_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122489/indicacao_154_-_revitalizacao_ambiental_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122491/indicacao_155_-_grama_sintetica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122492/indicacao_156_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122494/indicacao_157_-_revitalizacao_calcada_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122496/indicacao_158_-_rua_colombo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122497/indicacao_159_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122498/indicacao_160_-_ponto_onibus_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122499/indicacao_161_-_limpeza_galerias_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122500/indicacao_162_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122501/indicacao_163_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122502/indicacao_164_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122504/indicacao_165_-_melhoras_estrada_rural_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122505/indicacao_166_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122506/indicacao_167_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122507/indicacao_168_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122508/indicacao_169_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122509/indicacao_170_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122510/indicacao_171_-_aplicativo_govfacil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122511/indicacao_172_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122513/indicacao_173_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122515/indicacao_174_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122516/indicacao_175_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122521/indicacao_176_-_recape_vila_gaucha_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122522/indicacao_177_-_melhorias_sinalizacao_horizontal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122523/indicacao_178_-_superposte_arara_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122524/indicacao_179_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122525/indicacao_180_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122526/indicacao_181_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122527/indicacao_182_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122528/indicacao_183_-_patio_maquinas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122530/indicacao_184_-_centro_especializado_odontologia_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122531/indicacao_185_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122532/indicacao_186_-_bicicletario_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122533/indicacao_187_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122534/indicacao_188_-_abertura_rua_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122535/indicacao_189_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122536/indicacao_190_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122537/indicacao_191_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122538/indicacao_192_-_estrada_linha_schmidt_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122540/indicacao_193_-_recape_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122541/indicacao_194_-_recape2_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122543/indicacao_195_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122545/indicacao_196_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122546/indicacao_197_-_calcada_dom_joao_vi_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122547/indicacao_198_-_arborizacao_ijw_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122548/indicacao_199_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122550/indicacao_200_-_baus_de_reciclaveis_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122551/indicacao_201_-_equipamento_de_ultrassom_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122552/indicacao_202_-_complexo_lider_e_santo_amaro_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122553/indicacao_203_-_rodoviaria_-_grodinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122554/indicacao_204_-_recapamento_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122558/indicacao_205_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122561/indicacao_206_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122562/indicacao_207_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122566/indicacao_208_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122567/indicacao_209_-_melhoras_estrada_rural_-_marciel_e_marciane.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122568/indicacao_210_-_meu_campinho_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122569/indicacao_211_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122570/indicacao_212_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122571/indicacao_213_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122572/indicacao_214_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122573/indicacao_215_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122574/indicacao_216_-_abastecedoruo_-_spohr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122575/indicacao_217_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122576/indicacao_218_-_revitalizacao_avenida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122577/indicacao_219_-_semafaro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122578/indicacao_220_-_bicicletario_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122579/indicacao_221_-_poda_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122580/indicacao_222_-_compactacao_estrada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122585/indicacao_223_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122586/indicacao_224_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122587/indicacao_225_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122588/indicacao_226_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122589/indicacao_227_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122590/indicacao_228_-_limpez_e_manutencao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122591/indicacao_229_-_melhorias_asfalto_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122592/indicacao_230_-_sinalizacao_viaria_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122594/indicacao_231_-_espacos_pet_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122595/indicacao_232_-_servico_limpeza_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122598/indicacao_233_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122599/indicacao_234_-_asfalto_rua_gen._rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122600/indicacao_235_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122601/indicacao_236_-_galeria_pluvial_-_r._10_de_abril_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122606/indicacao_237_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122607/indicacao_238_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122608/indicacao_239_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122609/indicacao_240_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122610/indicacao_241_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122614/indicacao_242_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122615/indicacao_243_2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122616/indicacao_244_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122619/indicacao_245_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122620/indicacao_246_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122621/indicacao_247_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122624/indicacao_248_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122625/indicacao_249_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122626/indicacao_250_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122627/indicacao_251_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122628/indicacao_252_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122629/indicacao_253_2026_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122631/indicacao_254_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122632/indicacao_255_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122633/indicacao_256_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122634/indicacao_257_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122636/indicacao_258_-_fonoaudiologia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122637/indicacao_259_-_ortopedia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122638/indicacao_260_-_redutor_velocidade_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122639/indicacao_261_-_acao_clube_servicos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122642/indicacao_262_-_mini_arena_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122643/indicacao_263_-_pavimentacao_asfaltica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122644/indicacao_264_-_led_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122645/indicacao_265_-_estacionamento_moto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122646/indicacao_266_-_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122648/indicacao_267_-_substituicao_placa_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122649/indicacao_268_-_pintura_quadra_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122651/indicacao_269_-_faixa_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122652/indicacao_270_-_ubs_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122653/indicacao_271_-_distrito_de_novo_horizonte_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122654/indicacao_272_-_linha_horizontina_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122656/indicacao_273_-_lixeiras_nas_linhas_municipais_da_area_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122657/indicacao_274_-_acostamento_na_rodovia_municipal_antonio_krenchinski_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122658/indicacao_275_-_psiquiatra_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122659/indicacao_276_-_parque_sao_matheus_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122660/indicacao_277_-_av._rio_g._do_sul_ao_lira_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122661/indicacao_278_-_rua_alfredo_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122662/indicacao_279_-_novo_h._bela_v._-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122663/indicacao_280_-_guarda_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122664/indicacao_281_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122666/indicacao_282_-_visita_escola_-_solicitacoes_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122669/indicacao_283_2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122672/indicacao_284_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122676/indicacao_285_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122677/indicacao_286_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122678/indicacao_287_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122679/indicacao_288_2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122680/indicacao_289_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122681/indicacao_290_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122682/indicacao_291_2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122683/indicacao_292_2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122685/indicacao_293_2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122687/indicacao_294_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122688/indicacao_295_2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122693/indicacao_296_2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122694/indicacao_297_2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122695/indicacao_298_2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122700/indicacao_299_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122701/indicacao_300_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122702/indicacao_301_2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122703/indicacao_302_-_execucao_protocolos_antigos_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122704/indicacao_303_2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122705/indicacao_304_-_realizacao_de_leilao_de_imoveis_publicos_ociosos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122706/indicacao_305_-_fundos_do_teatro_municipal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122707/indicacao_306_-sinalizacao_de_transito_na_rua_dom_joao_vi_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122708/indicacao_307_-_estrada_rural_da_linha_guara_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122709/indicacao_308_-_distrito_de_tres_passos_ao_municipio_de_quatro_pontes_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122710/indicacao_309_2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122711/indicacao_310_2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122712/indicacao_311_2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122713/indicacao_312_2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122714/indicacao_313_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122717/indicacao_314_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122718/indicacao_315_2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122719/indicacao_316_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122720/indicacao_317_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122722/indicacao_318_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122724/indicacao_319_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122725/indicacao_320_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122726/indicacao_321_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122727/indicacao_322_2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122728/indicacao_323_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122731/indicacao_324_-_capela_mortuaria_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122732/indicacao_325_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122733/indicacao_326_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122734/indicacao_327_2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122736/indicacao_328_-_distribuicao_sacola_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122737/indicacao_329_-_sinalizacao_vertical_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122738/indicacao_330_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122744/indicacao_331_2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122749/indicacao_332_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122750/indicacao_333_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122752/indicacao_334_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122753/indicacao_335_2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122754/indicacao_336_2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122755/indicacao_337_2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122756/indicacao_338_2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122760/indicacao_339_-_atendimento_regionalizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122761/indicacao_340_-_atendimetno_agricultor_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122762/indicacao_341_-_aquisicao_maquinas_produtor_rural_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122763/indicacao_342_-_vale_alimentacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122764/indicacao_343_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122765/indicacao_344_2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122766/indicacao_345_-_bueiro_reparo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122767/indicacao_346_2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122768/indicacao_347_-_iluminacao_santa_catarina_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122769/indicacao_348_-_manutencao_preventiva_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122770/indicacao_349_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122771/indicacao_350_-_melhorias_escola_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122772/indicacao_351_-_implantacao_infraestrutura_-_margens_av_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122773/indicacao_352_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122774/indicacao_353_-_melhorias_associacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122775/indicacao_354_-_iluminacao_lira_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122776/indicacao_355_-_caminhao_aquisicao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122777/indicacao_356_-_asfalto_linha_guara_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122778/indicacao_357_-_ecoponto_festa_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122779/indicacao_358_-_ecoponto_interior_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122780/indicacao_359_-_linha_peroba_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122782/indicacao_360_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122783/indicacao_361_2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122784/indicacao_362_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122786/indicacao_363_-_bolsa_cuidador_-_comudi_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122788/indicacao_364_2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122796/indicacao_365_2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122800/indicacao_366_2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122801/indicacao_367_2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122802/indicacao_368_2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122803/indicacao_369_2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122804/indicacao_370_2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122805/indicacao_371_2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122806/indicacao_372_2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122807/indicacao_373_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122808/indicacao_374_2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122809/indicacao_375_2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122811/indicacao_376_2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122812/indicacao_377_2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122813/indicacao_378_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122816/indicacao_379_-_melhoria_estrada_sinalizacao_-_tania.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122817/indicacao_380_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122818/indicacao_381_2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122819/indicacao_382_2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122820/indicacao_383_2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122821/indicacao_384_2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122822/indicacao_385_2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122823/indicacao_386_2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122824/indicacao_387_2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122826/indicacao_388_2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122827/389_2026_spohr_-_gordinho_-_marciane_-_marciel_-_fabio_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122829/indicacao_390_2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122830/indicacao_391_2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122831/indicacao_392_2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122832/indicacao_393_-_sinalizacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122833/indicacao_394_2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122834/indicacao_395_-_wifi_gratuita_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122835/indicacao_396_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122836/indicacao_397_-_bebedouros_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122838/indicacao_398_2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122842/indicacao_399_2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122847/indicacao_400_2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122848/indicacao_401_2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122849/indicacao_402_2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122850/indicacao_403_2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122851/indicacao_404_2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122854/indicacao_405_2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122855/indicacao_406_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122856/indicacao_407_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122857/indicacao_408_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122858/indicacao_409_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122859/indicacao_410_2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122860/indicacao_411_2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122861/indicacao_412_2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122862/indicacao_413_2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122863/indicacao_414_2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122870/indicacao_415_-_reforma_parquinhos_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122871/indicacao_416_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122873/indicacao_417_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122874/indicacao_418_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122875/indicacao_419_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122878/indicacao_420_-_recape_dom_pedro_e_independencia_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122882/indicacao_421_-_cadastro_municipal_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122883/indicacao_422_-_implantacao_de_programa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122884/indicacao_423_2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122886/indicacao_424_-_isencao_itbi_cohapar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122887/indicacao_425_2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122888/indicacao_426_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122894/indicacao_427_2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122895/indicacao_428_2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122896/indicacao_429_2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122897/indicacao_430_2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122898/indicacao_431_2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122899/indicacao_432_2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122900/indicacao_433_2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122902/indicacao_434_2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122903/indicacao_435_2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122904/indicacao_436_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122906/indicacao_437_2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122907/indicacao_438_2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122908/indicacao_439_2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122916/indicacao_440_-_parques_infantis_rotomoldados_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122917/indicacao_441_2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122918/indicacao_442_-_rotatoria_weimann_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122919/indicacao_443_-_nivelamento_tampas_botafogo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122920/indicacao_444_2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122922/indicacao_445_2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122924/indicacao_446_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122927/indicacao_447_2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122928/indicacao_448_-_patrolamento_e_correcao_-_tania2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122930/indicacao_449_-_sistema_de_monitoramento_por_reconhecimento_facial_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122931/indicacao_450_-rede_estadual_de_educacao_legislativa_reel_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122932/indicacao_-_451_-cmei_portal_da_vida_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122967/indicacao_452_2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122968/indicacao_453_2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122969/indicacao_454_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122974/indicacao_455_2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122975/indicacao_456_-_ponte_linha_sao_bernardo_-_tania.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122976/indicacao_457_2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122977/indicacao_458_-_campinho_e_iluminacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122978/indicacao_459_2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122980/indicacao_460_-_linha_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122981/indicacao_461_2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122982/indicacao_462_-_detector_metais_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122983/indicacao_463_2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122985/indicacao_464_-_iluminacao_br_163_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122986/indicacao_465_-_ciclovia_br_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122987/indicacao_466_-_pavimentacao_asfaltica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122988/indicacao_467_2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122990/indicacao_468_-_conserto_bueiro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122991/indicacao_469_2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122992/indicacao_470_-_toco_arvores_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122993/indicacao_471_2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122995/indicacao_472_2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122996/indicacao_473_-_seguranca_transito_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122997/indicacao_474_-_vacinacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122998/indicacao_475_-_parque_maquinas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122999/indicacao_476_-_melhorias_parque_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123001/indicacao_477_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123005/indicacao_478_-_bem_estar_animal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123008/indicacao_479_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123009/indicacao_480_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123066/indicacao_481_-_acostamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123069/indicacao_482_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123071/indicacao_483_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123072/indicacao_484_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123073/indicacao_485_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123074/indicacao_486_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123075/indicacao_487_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123076/indicacao_488_2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123081/indicacao_489_-_parquinho_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123082/indicacao_490_-_lombada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123083/indicacao_491_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123085/indicacao_492_-_lampada_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123086/indicacao_493_-_bebedouro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123087/indicacao_494_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123088/indicacao_495_-_boa_vista_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123089/indicacao_496_2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123090/indicacao_497_2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123091/indicacao_498_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123092/indicacao_499_2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123094/indicacao_500_2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123095/indicacao_501_2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123096/indicacao_502_-_energia_solar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123097/indicacao_503_2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123101/indicacao_504_-_servico_odontologico_-_marciane_alterada_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123102/indicacao_505_2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123103/indicacao_506_2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123105/indicacao_507_2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123163/indicacao_508_-_alargamento_via_publica_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123164/indicacao_509_-_alargamento_ponte_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123175/indicacao_510_2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123176/indicacao_511_2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123179/indicacao_512_-_desobstrucao_bueiro_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123180/indicacao_513_-_preferencial__-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123181/indicacao_514_2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123182/indicacao_515_2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123183/indicacao_516_-_patrolamento_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123184/indicacao_517_-_conserto_tampa_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123185/indicacao_518_2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123186/indicacao_519_-_poda_de_arvores__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123187/indicacao_520_-_tampa_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123188/indicacao_521_2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123189/indicacao_522_-_infraestrutura_rua_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123190/indicacao_523_2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123191/indicacao_524_2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123192/indicacao_525_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123193/indicacao_526_-_alargamento_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123194/indicacao_527_2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123195/indicacao_528_2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123196/indicacao_529_-_cobertura_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123198/indicacao_530_2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123199/indicacao_531_2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123200/indicacao_532_2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123207/indicacao_533_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123208/indicacao_534_-_ponto_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123235/indicacao_535_2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123253/indicacao_536_2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123254/indicacao_537_2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123271/indicacao_538_-_programa_agricultor__-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123274/indicacao_539_-_melhorais_avenida_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123275/indicacao_540_-_parceria_escoteiros_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123284/indicacao_541_-_pedra_cascalho_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123285/indicacao_542_-_melhorias_via_-_coronel.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123286/indicacao_543_-_melhorias_via_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123287/indicacao_544_-_acan_e_ascamar_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123300/indicacao_545_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123315/indicacao_546_-_melhorias_rodovia_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123316/indicacao_547_-_sinalizacao_pare_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123328/indicacao_548_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123329/indicacao_549_2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123330/indicacao_550_2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123331/indicacao_551_2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123332/indicacao_552_2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123343/indicacao_553_2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123357/indicacao_554_-_asfalto_corinthians_margarida_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123358/indicacao_555_-_bebedouro_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123360/indicacao_556_2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123361/indicacao_557_-_sinalizcao_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123363/indicacao_558_-_recape_-_padeiro.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123365/indicacao_559_-_poda_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123371/indicacao_560_-_calcamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123373/indicacao_561_-_arrumar_via_publica_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123374/indicacao_562_2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123375/indicacao_563_-_meu_campinho_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123376/indicacao_564_2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123377/indicacao_565_-_substituicao_placas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123379/indicacao_566_2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123380/indicacao_567_-_praticas_esportivas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123381/indicacao_568_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123382/indicacao_569_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123383/indicacao_570_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123384/indicacao_571_2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123388/indicacao_572_-_travessia_elevada_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123389/indicacao_573_-_revitalizacao_gruta_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123390/indicacao_574_-_reciclados_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123391/indicacao_575_2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123395/indicacao_576_2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123397/indicacao_577_2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123398/indicacao_578_2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123399/indicacao_579_2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123400/indicacao_580_2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123431/indicacao_581_-_melhoria_via_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123433/indicacao_582_-_toldo_post__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123435/indicacao_583_-_pedra_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123436/indicacao_584_-_ecoponto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123441/indicacao_585_-_melhorias_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123443/indicacao_586_-_cilcovia_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123445/indicacao_587_-_ponto_onibus_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123446/indicacao_588_-_poco_artesiano_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123448/indicacao_589_-_apoio_cursos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123467/indicacao_590_-_briquedos_praca_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123473/indicacao_591_-_alargamento_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123476/indicacao_592_-_cancha_municipal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123477/indicacao_593_-_conservacao_solo_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123478/indicacao_594_2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123480/indicacao_595_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123481/indicacao_596_-_cobertura_arena_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123482/indicacao_597_-_placas_rua_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123484/indicacao_598_-_posto_saude_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123485/indicacao_599_-_travessia_agricola_horizonte_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123489/indicacao_600_-_ciclovia_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123491/indicacao_601_-_iluminacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123493/indicacao_602_-_sinalizacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123495/indicacao_603_-_ampliacao_rede_eletrica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123497/indicacao_604_-_programa_municipal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123499/indicacao_605_-_pavimentacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123502/indicacao_606_-_telecomunicacoes_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123504/indicacao_607_-_pcd_na_expo_rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123506/indicacao_608_-_parquinho_apae_-_raael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122839/pdl_01_2025_irineo_da_costa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122846/pdl_02_2025_tealmo_cassel.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122891/pdl_03_2026_aprova_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122612/plc_01_2026__carregadores_eletricos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122913/plc_02_-_padronizacao_calcadas_2026_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122495/plo_03_2026_tania.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122670/plo_04_2026_gordinho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122697/projeto_de_lei_-_05_-_incluir_evento_caminhada_no_calendario_oficial_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122743/projeto_de_lei_-_06_-_declara_utilidade_publica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122745/projeto_de_lei_-_07_-_cria_dispositivo_na_lei_5597-25_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122751/plo_08_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122757/projeto_de_lei_no_9.2026_legislativo_proc._7704.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122837/plo_10_2026_juca.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122890/projeto_de_lei_no_11.2026_legislativo_proc._7707.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122909/projeto_de_lei_no_12.2026_legislativo_municipal_proc._7709.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122910/plo_13_juca.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122964/plo_14_policial_fabio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123104/plo_15_utilidade_publica_amigos_da_viola.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123107/pl_16-06_-_edmundo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123272/projeto_de_lei_-_17-26_-_incluir_evento_corirda_no_calendario_oficial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122424/10.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122463/11.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122467/12.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122518/13.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122519/14.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122520/15.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122563/16.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122564/17.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122565/18.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122613/19.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122641/20.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122797/projeto_de_lei_no_21.2026_executivo_proc._7701.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122798/projeto_de_lei_no_22.2026_executivo_proc._7702.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122799/23.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122845/24.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123106/25.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123256/26.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123342/27.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123413/28.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123414/29.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123415/30.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123416/31.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122469/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122481/requerimento_48_-_lago_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122482/requerimento_49_-_professores_auxiliares_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122490/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122493/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122503/requerimento_52_-_trevo_novo_horizonte_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122512/requerimento_53_-_informacoes_iptu_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122514/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122517/requerimento_55_2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122529/requerimento_56_2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122539/requerimento_57_2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122542/requerimento_58_-_alimentacao_pss_-_juca.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122544/requerimento_59_-_transporte_escolar_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122549/requerimento_60_-_plano_de_arborizacao_urbana_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122555/requerimento_61_-_valor_oryalties_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122556/requerimento_62_-_hora_maquina_-_tania.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122557/requerimento_63_-_revitalizacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122559/requerimento_64_2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122581/requerimento__65_-_drogados_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122582/requerimento__66_-_gastos_expo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122583/requerimento__67_-_extravio_exames_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122584/requerimento__68_-_frotas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122593/requerimento_69_2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122596/requerimento_70_-_reforma_samu_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122597/requerimento_71_-_construcao_caps_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122602/requerimento_72_2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122603/requerimento_73_2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122604/requerimento__74_-_casa_lar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122605/requerimento_75_2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122611/requerimento_76_2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122617/requerimento_77_-_professores_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122618/requerimento_78_2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122622/requerimento_79_2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122623/requerimento_80_2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122630/requerimento_81_2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122635/requerimento_82_-_regularizacao_fundiaria_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122640/requerimento_83_-_conseg_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122647/requerimento_84_-_cargos_e_concurso_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122650/requerimento_85_-_coopersol_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122655/requerimento_86_-_convoca_o_secretario_municipal_de_agricultura_e_meio_ambiente_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122665/requerimento_87_-_dnit_-_acesso_principal_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122668/requerimento_88_2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122671/requerimento_89_2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122673/requerimento_90_2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122674/requerimento_91_2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122675/requerimento_92_2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122684/requerimento_93_2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122686/requerimento_94_2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122689/requerimento_95_2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122690/requerimento_96_2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122691/requerimento_97_2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122692/requerimento_98_2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122696/requerimento_99_2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122698/requerimento_100_-_medalha_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122699/requerimento_101_2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122715/requerimento_102_2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122716/requerimento_103_2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122721/requerimento_104_2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122723/requerimento_105_2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122729/requerimento_106_2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122730/requerimento_107_2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122735/requerimento_108_2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122739/requerimento_109_2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122740/requerimento_110_-_politicas_publicas_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122741/requerimento_111_2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122742/requerimento_112_2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122746/requerimento_113_2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122747/requerimento_114_2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122748/requerimento_115_2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122758/requerimento_116_-_pesca_corvina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122759/requerimento_117_-_coleta_lixo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122781/requerimento_118_2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122785/requerimento_119_2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122787/requerimento_120_2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122789/requerimento_121_2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122790/requerimento_122_2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122791/requerimento_123_2026.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122792/requerimento_124_2026.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122793/requerimento_125_2026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122794/requerimento_126_2026.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122795/requerimento_127_2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122810/requerimento_128_2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122814/requerimento_129_2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122815/requerimento_130_-_gastos_proem_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122825/requerimento_131_-_reitera_pedido_frota_leilao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122840/requerimento_132_2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122841/requerimento_133_2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122843/requerimento_134_2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122844/requerimento_135_2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122852/requerimento_136_2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122853/requerimento_137_2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122864/requerimento_138_-_transporte_paciente_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122865/requerimento_139_-_queda_energia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122866/requerimento_140_-_exames_ciscopar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122867/requerimento_141_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122872/requerimento_142_2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122868/requerimento_143_2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122869/requerimento_144_-_paralisacao_obra_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122876/requerimento_145_-_liberacao_de_recursos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122877/requerimento_146_-_solciitacao_ingresso_acao_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122879/requerimento_147_-_combate_a_cigarrinha_do_milho_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122880/requerimento_148_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122881/requerimento_149_-_andamento_de_indicacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122885/requerimento_150_2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122889/requerimento_151_-_ampliacao_cruzatti_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122892/requerimento_152_2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122893/requerimento_153_2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122901/requerimento_154_2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122905/requerimento_155_2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122911/requerimento_156_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122912/requerimento_157_-_insulina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122914/requerimento_158_-_recape_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122921/requerimento_159_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122923/requerimento_160_-_iluminacao_publica_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122925/requerimento_161_2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122926/requerimento_162_2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122929/requerimento_163_-_gov_facil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122933/requerimento_164_-_taxa_de_coleta_de_lixo_-_juca.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122934/requerimento_165_-_liberacao_de_recursos_totalizando_r_100_milhoes_no_mes_de_abril_de_2026_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122965/requerimento_166_2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122966/requerimento_167_2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122970/requerimento_168_2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122971/requerimento_169_2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122972/requerimento_170_2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122973/requerimento_171_-_galerias_parque_ecologico_-_tanita.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122979/requerimento_172_-_quadro_loa_-_tanita_-_pd.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123002/requerimento_173_2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123007/requerimento_174_2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123031/requerimento_175_2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123049/requerimento_176_2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123064/requerimento_177_-_despesas_hospitais_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123068/requerimento_178_-_informacao_terceirizada_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123077/requerimento_179_-_veiculo_eletrico_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123078/requerimento_180_2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123079/requerimento_181_-_siemaco_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123080/requerimento_182_2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123093/requerimento_183_-_mp_-_queda_de_energia_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123098/requerimento_184_2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123099/requerimento_185_-_investsus_-_marciane2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123100/requerimento_186_-_ciscopar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123178/requerimento_187_2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123197/requerimento_188_-_sperafico_unioeste_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123205/requerimento_189_-_aditivos_minas_gerais_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123206/requerimento_190_2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123283/requerimento_191_2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123299/requerimento_192_-_rocada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123303/requerimento_193_-_filas_agendamentos_ciscopar_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123306/requerimento_194_-_recurso_educacao_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123307/requerimento_195_-_falta_de_fono_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123308/requerimento_196_-_audiencia_publica_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123311/requerimento_197_-_parquinho_ausencia_de_resposta_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123327/requerimento_198_2026_reitera_o_requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123359/requerimento_199_-_material_emprestimo_social_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123366/requerimento_200_2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123368/requerimento_201_-_cacadas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123369/requerimento_202_2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123370/requerimento_203_-_duodecimo_aplicacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123372/requerimento_204_2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123392/requerimento_205_2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123393/requerimento_206_2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123394/requerimento_207_2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123396/requerimento_208_2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123422/requerimento_209_2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123437/requerimento_210_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123439/requerimento_211_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123461/requerimento_212_2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123464/requerimento_213_-_iluminacao_163_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123468/requerimento_214_-_loa_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123470/requerimento_215_-_loa_-_realizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123472/requerimento_216_-_ldo_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123487/requerimento_217_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123490/requerimento_218_2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123496/requerimento_219_2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123501/requerimento_220_2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123507/rquerimento_221_-_interprete_libras_conferencia_e_expo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123512/requerimento_222_-_meu_campinho_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123148/veto_ao_projeto_de_lei_n_07-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123518/veto_integral_ao_pl_37.2025_l.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H198"/>
+  <dimension ref="A1:H889"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6273,1652 +14062,19615 @@
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>137</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H136" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>574</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>22</v>
+        <v>575</v>
       </c>
       <c r="D137" t="s">
-        <v>575</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>62</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="F137" t="s">
+      <c r="H137" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>578</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>579</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>110</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B138" t="s">
-[...5 lines deleted...]
-      <c r="D138" t="s">
+      <c r="H138" t="s">
         <v>581</v>
-      </c>
-[...10 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>583</v>
       </c>
       <c r="D139" t="s">
-        <v>587</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>588</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="H139" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>17</v>
+        <v>587</v>
       </c>
       <c r="D140" t="s">
-        <v>587</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="F140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>591</v>
       </c>
       <c r="D141" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>577</v>
+        <v>23</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="H141" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>595</v>
       </c>
       <c r="D142" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>23</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="F142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H142" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>22</v>
+        <v>599</v>
       </c>
       <c r="D143" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>577</v>
+        <v>23</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="H143" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>602</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>603</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>32</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B144" t="s">
-[...14 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>606</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>607</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>577</v>
+        <v>32</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H145" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>610</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>611</v>
       </c>
       <c r="D146" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>577</v>
+        <v>32</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H146" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>615</v>
       </c>
       <c r="D147" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>577</v>
+        <v>32</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H147" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>45</v>
+        <v>619</v>
       </c>
       <c r="D148" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>577</v>
+        <v>81</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="H148" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>49</v>
+        <v>623</v>
       </c>
       <c r="D149" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>577</v>
+        <v>62</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="H149" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>53</v>
+        <v>627</v>
       </c>
       <c r="D150" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>577</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="H150" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>57</v>
+        <v>631</v>
       </c>
       <c r="D151" t="s">
-        <v>595</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>596</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>577</v>
+        <v>154</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="H151" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>635</v>
       </c>
       <c r="D152" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="H152" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>639</v>
       </c>
       <c r="D153" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="H153" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>22</v>
+        <v>643</v>
       </c>
       <c r="D154" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="H154" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>27</v>
+        <v>647</v>
       </c>
       <c r="D155" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="H155" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>31</v>
+        <v>651</v>
       </c>
       <c r="D156" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="H156" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>36</v>
+        <v>655</v>
       </c>
       <c r="D157" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="H157" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>659</v>
       </c>
       <c r="D158" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="H158" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>45</v>
+        <v>663</v>
       </c>
       <c r="D159" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="H159" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>49</v>
+        <v>667</v>
       </c>
       <c r="D160" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>128</v>
+        <v>668</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="H160" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>53</v>
+        <v>672</v>
       </c>
       <c r="D161" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="H161" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>57</v>
+        <v>676</v>
       </c>
       <c r="D162" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>661</v>
+        <v>81</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="H162" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>61</v>
+        <v>680</v>
       </c>
       <c r="D163" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>665</v>
+        <v>221</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>666</v>
+        <v>681</v>
       </c>
       <c r="H163" t="s">
-        <v>667</v>
+        <v>682</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>668</v>
+        <v>683</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>66</v>
+        <v>684</v>
       </c>
       <c r="D164" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E164" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>669</v>
+        <v>221</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
       <c r="H164" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>70</v>
+        <v>688</v>
       </c>
       <c r="D165" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>673</v>
+        <v>221</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>674</v>
+        <v>689</v>
       </c>
       <c r="H165" t="s">
-        <v>675</v>
+        <v>690</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>676</v>
+        <v>691</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>75</v>
+        <v>692</v>
       </c>
       <c r="D166" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E166" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>677</v>
+        <v>18</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
       <c r="H166" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>80</v>
+        <v>696</v>
       </c>
       <c r="D167" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="H167" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>85</v>
+        <v>700</v>
       </c>
       <c r="D168" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E168" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="H168" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>89</v>
+        <v>704</v>
       </c>
       <c r="D169" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E169" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>687</v>
+        <v>705</v>
       </c>
       <c r="H169" t="s">
-        <v>688</v>
+        <v>706</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>689</v>
+        <v>707</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>93</v>
+        <v>708</v>
       </c>
       <c r="D170" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="H170" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>97</v>
+        <v>712</v>
       </c>
       <c r="D171" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="H171" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>101</v>
+        <v>716</v>
       </c>
       <c r="D172" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="H172" t="s">
-        <v>697</v>
+        <v>718</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>105</v>
+        <v>720</v>
       </c>
       <c r="D173" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>332</v>
+        <v>18</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
       <c r="H173" t="s">
-        <v>700</v>
+        <v>722</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>701</v>
+        <v>723</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>109</v>
+        <v>724</v>
       </c>
       <c r="D174" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>702</v>
+        <v>725</v>
       </c>
       <c r="H174" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>114</v>
+        <v>728</v>
       </c>
       <c r="D175" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>154</v>
+        <v>62</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>705</v>
+        <v>729</v>
       </c>
       <c r="H175" t="s">
-        <v>706</v>
+        <v>730</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>707</v>
+        <v>731</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>118</v>
+        <v>732</v>
       </c>
       <c r="D176" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>708</v>
+        <v>733</v>
       </c>
       <c r="H176" t="s">
-        <v>709</v>
+        <v>734</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>710</v>
+        <v>735</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>123</v>
+        <v>736</v>
       </c>
       <c r="D177" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>737</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>711</v>
+        <v>738</v>
       </c>
       <c r="H177" t="s">
-        <v>712</v>
+        <v>739</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>127</v>
+        <v>741</v>
       </c>
       <c r="D178" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>714</v>
+        <v>62</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>715</v>
+        <v>742</v>
       </c>
       <c r="H178" t="s">
-        <v>716</v>
+        <v>743</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>717</v>
+        <v>744</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>132</v>
+        <v>745</v>
       </c>
       <c r="D179" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>718</v>
+        <v>746</v>
       </c>
       <c r="H179" t="s">
-        <v>719</v>
+        <v>747</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>136</v>
+        <v>749</v>
       </c>
       <c r="D180" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="H180" t="s">
-        <v>722</v>
+        <v>751</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>752</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>141</v>
+        <v>753</v>
       </c>
       <c r="D181" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>724</v>
+        <v>754</v>
       </c>
       <c r="H181" t="s">
-        <v>725</v>
+        <v>755</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>726</v>
+        <v>756</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>145</v>
+        <v>757</v>
       </c>
       <c r="D182" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>727</v>
+        <v>758</v>
       </c>
       <c r="H182" t="s">
-        <v>728</v>
+        <v>759</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>729</v>
+        <v>760</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>149</v>
+        <v>761</v>
       </c>
       <c r="D183" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>731</v>
+        <v>763</v>
       </c>
       <c r="H183" t="s">
-        <v>732</v>
+        <v>764</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>733</v>
+        <v>765</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>153</v>
+        <v>766</v>
       </c>
       <c r="D184" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>734</v>
+        <v>32</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>735</v>
+        <v>767</v>
       </c>
       <c r="H184" t="s">
-        <v>736</v>
+        <v>768</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>737</v>
+        <v>769</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>158</v>
+        <v>770</v>
       </c>
       <c r="D185" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>221</v>
+        <v>771</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>738</v>
+        <v>772</v>
       </c>
       <c r="H185" t="s">
-        <v>739</v>
+        <v>773</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>740</v>
+        <v>774</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>162</v>
+        <v>775</v>
       </c>
       <c r="D186" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>741</v>
+        <v>776</v>
       </c>
       <c r="H186" t="s">
-        <v>742</v>
+        <v>777</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>743</v>
+        <v>778</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>166</v>
+        <v>779</v>
       </c>
       <c r="D187" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>744</v>
+        <v>780</v>
       </c>
       <c r="H187" t="s">
-        <v>745</v>
+        <v>781</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>746</v>
+        <v>782</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>170</v>
+        <v>783</v>
       </c>
       <c r="D188" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>747</v>
+        <v>784</v>
       </c>
       <c r="H188" t="s">
-        <v>748</v>
+        <v>785</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>749</v>
+        <v>786</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>175</v>
+        <v>787</v>
       </c>
       <c r="D189" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>154</v>
+        <v>110</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="H189" t="s">
-        <v>751</v>
+        <v>789</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>752</v>
+        <v>790</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>179</v>
+        <v>791</v>
       </c>
       <c r="D190" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>753</v>
+        <v>792</v>
       </c>
       <c r="H190" t="s">
-        <v>754</v>
+        <v>793</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>755</v>
+        <v>794</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>183</v>
+        <v>795</v>
       </c>
       <c r="D191" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>756</v>
+        <v>796</v>
       </c>
       <c r="H191" t="s">
-        <v>757</v>
+        <v>797</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>758</v>
+        <v>798</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>187</v>
+        <v>799</v>
       </c>
       <c r="D192" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>759</v>
+        <v>800</v>
       </c>
       <c r="H192" t="s">
-        <v>760</v>
+        <v>801</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>761</v>
+        <v>802</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>191</v>
+        <v>803</v>
       </c>
       <c r="D193" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>762</v>
+        <v>804</v>
       </c>
       <c r="H193" t="s">
-        <v>763</v>
+        <v>805</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>764</v>
+        <v>806</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>195</v>
+        <v>807</v>
       </c>
       <c r="D194" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>765</v>
+        <v>154</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>766</v>
+        <v>808</v>
       </c>
       <c r="H194" t="s">
-        <v>767</v>
+        <v>809</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>768</v>
+        <v>810</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>199</v>
+        <v>811</v>
       </c>
       <c r="D195" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>769</v>
+        <v>812</v>
       </c>
       <c r="H195" t="s">
-        <v>770</v>
+        <v>813</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>771</v>
+        <v>814</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>204</v>
+        <v>815</v>
       </c>
       <c r="D196" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>137</v>
+        <v>41</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>772</v>
+        <v>816</v>
       </c>
       <c r="H196" t="s">
-        <v>773</v>
+        <v>817</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>774</v>
+        <v>818</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>208</v>
+        <v>819</v>
       </c>
       <c r="D197" t="s">
-        <v>629</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>775</v>
+        <v>41</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>776</v>
+        <v>820</v>
       </c>
       <c r="H197" t="s">
-        <v>777</v>
+        <v>821</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>778</v>
+        <v>822</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
+        <v>823</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>81</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H198" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>825</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>826</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>81</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H199" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>829</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>830</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>41</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H200" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>833</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>834</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>137</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H201" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>837</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>838</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>137</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H202" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>841</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>842</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>137</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H203" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>845</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>846</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>137</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H204" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>849</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>850</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>32</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H205" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>853</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>854</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>128</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H206" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>857</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>858</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>859</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H207" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>862</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>863</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>18</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H208" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>866</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>867</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>32</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H209" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>870</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>871</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>171</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H210" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>874</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>875</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>76</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H211" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>878</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>879</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>880</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H212" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>883</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>884</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>62</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H213" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>887</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>888</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>62</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H214" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>891</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>892</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>62</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H215" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>895</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>896</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>76</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H216" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>899</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>900</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>110</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H217" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>903</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>904</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>171</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H218" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>907</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>908</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>909</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H219" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>912</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>913</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>23</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H220" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>916</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>917</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>23</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H221" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>920</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>921</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>23</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H222" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>924</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>925</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>23</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H223" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>928</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>929</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>137</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H224" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>932</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>933</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>137</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H225" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>936</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>937</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>137</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H226" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>940</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>941</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>137</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H227" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>944</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>945</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>171</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H228" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>948</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>949</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>41</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H229" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>952</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>953</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>41</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H230" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>956</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>957</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>41</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H231" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>960</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>961</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>41</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H232" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>964</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>965</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>41</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H233" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>968</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>969</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>154</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H234" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>972</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>973</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>81</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H235" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>976</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>977</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>154</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H236" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>980</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>981</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>81</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H237" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>984</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>985</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>221</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H238" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>988</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>989</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>221</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H239" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>992</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>993</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>128</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H240" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>996</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>997</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>128</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H241" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>859</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>32</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>32</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>23</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>32</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>18</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>23</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>327</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>327</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>62</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>128</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>76</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>62</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>737</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>23</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>23</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>32</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>32</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>110</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>41</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>41</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>41</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>110</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>81</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>81</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>154</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>154</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>154</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>154</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>137</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>137</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>137</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>137</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>137</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>110</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>110</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>137</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>137</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>41</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>41</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>41</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>41</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>62</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>327</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>62</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>81</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>81</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>81</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>62</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>18</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>171</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>859</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>154</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>154</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>154</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>154</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>154</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>128</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>18</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>23</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>32</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>18</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>18</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>880</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>18</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>23</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>41</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>41</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>41</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>41</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>110</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>200</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>81</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>81</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>81</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>62</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>221</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>221</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>154</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>154</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>137</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>137</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>137</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>137</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>137</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>128</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>128</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>23</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>32</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>23</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>32</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>41</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>23</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>41</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>41</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>62</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>41</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>32</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>18</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>18</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>18</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>327</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>18</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>62</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>62</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>62</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>171</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>81</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>154</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>41</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>41</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>18</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>41</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>62</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>137</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>137</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>137</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>137</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>81</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>23</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>23</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>13</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>41</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>23</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>32</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>32</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>76</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>110</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>62</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>128</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>81</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>81</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>81</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>221</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>81</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>221</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>81</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>171</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>41</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>154</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>23</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>18</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>32</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>41</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>62</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>62</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>221</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>41</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>41</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>41</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>41</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>18</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>76</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>32</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>137</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>137</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>137</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>137</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>81</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>221</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>221</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>62</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>41</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>154</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>137</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1761</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>137</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>137</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>62</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>18</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>110</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>41</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>23</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>110</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>18</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>23</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>62</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>81</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>23</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>81</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>81</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>41</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>32</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>171</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>327</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>13</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>154</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>154</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>154</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>154</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D454" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" t="s">
+        <v>12</v>
+      </c>
+      <c r="F454" t="s">
+        <v>154</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D455" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" t="s">
+        <v>154</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D456" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" t="s">
+        <v>12</v>
+      </c>
+      <c r="F456" t="s">
+        <v>137</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D457" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" t="s">
+        <v>12</v>
+      </c>
+      <c r="F457" t="s">
+        <v>13</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D458" t="s">
+        <v>11</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458" t="s">
+        <v>23</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>12</v>
+      </c>
+      <c r="F459" t="s">
+        <v>13</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>62</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>13</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>23</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>221</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>110</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>32</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>32</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>32</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>18</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>32</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>880</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>41</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>859</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>171</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>41</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>41</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>76</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>81</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>81</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>13</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1984</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>137</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>137</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>137</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>81</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H488" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D489" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" t="s">
+        <v>12</v>
+      </c>
+      <c r="F489" t="s">
+        <v>41</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H489" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D490" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" t="s">
+        <v>12</v>
+      </c>
+      <c r="F490" t="s">
+        <v>32</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H490" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D491" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" t="s">
+        <v>12</v>
+      </c>
+      <c r="F491" t="s">
+        <v>32</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H491" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D492" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" t="s">
+        <v>12</v>
+      </c>
+      <c r="F492" t="s">
+        <v>23</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H492" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D493" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" t="s">
+        <v>12</v>
+      </c>
+      <c r="F493" t="s">
+        <v>23</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H493" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D494" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" t="s">
+        <v>12</v>
+      </c>
+      <c r="F494" t="s">
+        <v>23</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H494" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D495" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" t="s">
+        <v>12</v>
+      </c>
+      <c r="F495" t="s">
+        <v>41</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H495" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>110</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>110</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>270</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>62</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>81</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>76</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>81</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>76</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
+        <v>62</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D507" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" t="s">
+        <v>12</v>
+      </c>
+      <c r="F507" t="s">
+        <v>62</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D508" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
+        <v>62</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D509" t="s">
+        <v>11</v>
+      </c>
+      <c r="E509" t="s">
+        <v>12</v>
+      </c>
+      <c r="F509" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D510" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" t="s">
+        <v>12</v>
+      </c>
+      <c r="F510" t="s">
+        <v>200</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
+        <v>12</v>
+      </c>
+      <c r="F511" t="s">
+        <v>62</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D512" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" t="s">
+        <v>12</v>
+      </c>
+      <c r="F512" t="s">
+        <v>327</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D513" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" t="s">
+        <v>12</v>
+      </c>
+      <c r="F513" t="s">
+        <v>221</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D514" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" t="s">
+        <v>221</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D515" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" t="s">
+        <v>12</v>
+      </c>
+      <c r="F515" t="s">
+        <v>81</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D516" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" t="s">
+        <v>12</v>
+      </c>
+      <c r="F516" t="s">
+        <v>81</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
+        <v>23</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D518" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
+        <v>23</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D519" t="s">
+        <v>11</v>
+      </c>
+      <c r="E519" t="s">
+        <v>12</v>
+      </c>
+      <c r="F519" t="s">
+        <v>81</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D520" t="s">
+        <v>11</v>
+      </c>
+      <c r="E520" t="s">
+        <v>12</v>
+      </c>
+      <c r="F520" t="s">
+        <v>23</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D521" t="s">
+        <v>11</v>
+      </c>
+      <c r="E521" t="s">
+        <v>12</v>
+      </c>
+      <c r="F521" t="s">
+        <v>13</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D522" t="s">
+        <v>11</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+      <c r="F522" t="s">
+        <v>41</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D523" t="s">
+        <v>11</v>
+      </c>
+      <c r="E523" t="s">
+        <v>12</v>
+      </c>
+      <c r="F523" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D524" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" t="s">
+        <v>12</v>
+      </c>
+      <c r="F524" t="s">
+        <v>41</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F525" t="s">
+        <v>41</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
+        <v>41</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>12</v>
+      </c>
+      <c r="F527" t="s">
+        <v>137</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>12</v>
+      </c>
+      <c r="F528" t="s">
+        <v>41</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+      <c r="F529" t="s">
+        <v>81</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
+        <v>137</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>110</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>32</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>32</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>12</v>
+      </c>
+      <c r="F534" t="s">
+        <v>13</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>128</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>128</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>12</v>
+      </c>
+      <c r="F538" t="s">
+        <v>128</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>12</v>
+      </c>
+      <c r="F539" t="s">
+        <v>62</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
+        <v>2211</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>12</v>
+      </c>
+      <c r="F541" t="s">
+        <v>76</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>23</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>12</v>
+      </c>
+      <c r="F543" t="s">
+        <v>41</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>12</v>
+      </c>
+      <c r="F544" t="s">
+        <v>41</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>12</v>
+      </c>
+      <c r="F545" t="s">
+        <v>41</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" t="s">
+        <v>12</v>
+      </c>
+      <c r="F546" t="s">
+        <v>23</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" t="s">
+        <v>12</v>
+      </c>
+      <c r="F547" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
+        <v>81</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" t="s">
+        <v>12</v>
+      </c>
+      <c r="F549" t="s">
+        <v>81</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" t="s">
+        <v>12</v>
+      </c>
+      <c r="F550" t="s">
+        <v>137</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>137</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>137</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>41</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>18</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>81</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>81</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>154</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>23</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>23</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>110</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>13</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>13</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>62</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>41</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>62</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>41</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>62</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>62</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>41</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>18</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>18</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>128</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>32</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>221</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>221</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>221</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>221</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>23</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>23</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>23</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>110</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>76</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D588" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" t="s">
+        <v>12</v>
+      </c>
+      <c r="F588" t="s">
+        <v>76</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D589" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" t="s">
+        <v>12</v>
+      </c>
+      <c r="F589" t="s">
+        <v>171</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>13</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>62</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>62</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D594" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" t="s">
+        <v>12</v>
+      </c>
+      <c r="F594" t="s">
+        <v>327</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D595" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" t="s">
+        <v>110</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D596" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" t="s">
+        <v>12</v>
+      </c>
+      <c r="F596" t="s">
+        <v>137</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D597" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" t="s">
+        <v>12</v>
+      </c>
+      <c r="F597" t="s">
+        <v>137</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D598" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" t="s">
+        <v>12</v>
+      </c>
+      <c r="F598" t="s">
+        <v>137</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D599" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" t="s">
+        <v>12</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D600" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" t="s">
+        <v>12</v>
+      </c>
+      <c r="F600" t="s">
+        <v>81</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+      <c r="F601" t="s">
+        <v>18</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D602" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" t="s">
+        <v>12</v>
+      </c>
+      <c r="F602" t="s">
+        <v>171</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="F603" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D604" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" t="s">
+        <v>12</v>
+      </c>
+      <c r="F604" t="s">
+        <v>41</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D605" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D606" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" t="s">
+        <v>12</v>
+      </c>
+      <c r="F606" t="s">
+        <v>41</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D607" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+      <c r="F607" t="s">
+        <v>41</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>81</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>81</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>22</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2497</v>
+      </c>
+      <c r="F610" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
         <v>10</v>
       </c>
-      <c r="D198" t="s">
+      <c r="D611" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>10</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F612" t="s">
+        <v>32</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>17</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F613" t="s">
+        <v>13</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>22</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2516</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>10</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F615" t="s">
+        <v>154</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>17</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F616" t="s">
+        <v>81</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>10</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F617" t="s">
+        <v>128</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>17</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F618" t="s">
+        <v>41</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>22</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F619" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>27</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F620" t="s">
+        <v>137</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>31</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F621" t="s">
+        <v>393</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>36</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F622" t="s">
+        <v>154</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>40</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F623" t="s">
+        <v>81</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>45</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F624" t="s">
+        <v>18</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>49</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F625" t="s">
+        <v>2554</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>53</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F626" t="s">
+        <v>154</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>57</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F627" t="s">
+        <v>137</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>61</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F628" t="s">
+        <v>128</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>66</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F629" t="s">
+        <v>154</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>70</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F630" t="s">
+        <v>221</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>75</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F631" t="s">
+        <v>18</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>80</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F632" t="s">
+        <v>137</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>85</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F633" t="s">
+        <v>62</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>10</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F634" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>17</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F635" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>22</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F636" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>27</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F637" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>31</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F638" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>36</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F639" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>40</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>45</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>49</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>53</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>57</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>61</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>66</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>70</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F647" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>75</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F648" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>80</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>85</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>89</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>93</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>97</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>101</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>105</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>109</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F656" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>114</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F657" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>118</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F658" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>123</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>127</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>132</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F661" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>136</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>141</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>145</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>10</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F665" t="s">
+        <v>13</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>17</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F666" t="s">
+        <v>13</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>22</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F667" t="s">
+        <v>13</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>27</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F668" t="s">
+        <v>13</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>31</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F669" t="s">
+        <v>18</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>36</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F670" t="s">
+        <v>13</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>40</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F671" t="s">
+        <v>81</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>45</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F672" t="s">
+        <v>200</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>49</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F673" t="s">
+        <v>128</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>53</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F674" t="s">
+        <v>154</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>57</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F675" t="s">
+        <v>2705</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>61</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F676" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>66</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F677" t="s">
+        <v>737</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>70</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>75</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2718</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>80</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F680" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>85</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F681" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>89</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F682" t="s">
+        <v>32</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>93</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F683" t="s">
+        <v>81</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>97</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F684" t="s">
+        <v>81</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>101</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F685" t="s">
+        <v>137</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>105</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F686" t="s">
+        <v>332</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>109</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F687" t="s">
+        <v>154</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>114</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F688" t="s">
+        <v>154</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>118</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F689" t="s">
+        <v>81</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>123</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F690" t="s">
+        <v>13</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>127</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>132</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F692" t="s">
+        <v>13</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>136</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F693" t="s">
+        <v>41</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>141</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F694" t="s">
+        <v>41</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>145</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F695" t="s">
+        <v>128</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>149</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F696" t="s">
+        <v>2770</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>153</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>158</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F698" t="s">
+        <v>221</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>162</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F699" t="s">
+        <v>32</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>166</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F700" t="s">
+        <v>32</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>170</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F701" t="s">
+        <v>154</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>175</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F702" t="s">
+        <v>154</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>179</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F703" t="s">
+        <v>13</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>183</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F704" t="s">
+        <v>13</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>187</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F705" t="s">
+        <v>13</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>191</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F706" t="s">
+        <v>13</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>195</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>199</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F708" t="s">
+        <v>81</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>204</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F709" t="s">
+        <v>137</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>208</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2815</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>212</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F711" t="s">
+        <v>81</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>216</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F712" t="s">
+        <v>81</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>220</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F713" t="s">
+        <v>81</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>225</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F714" t="s">
+        <v>154</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>229</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F715" t="s">
+        <v>13</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>233</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F716" t="s">
+        <v>18</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>237</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F717" t="s">
+        <v>13</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>241</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F718" t="s">
+        <v>154</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>245</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F719" t="s">
+        <v>128</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>249</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F720" t="s">
+        <v>221</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>253</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F721" t="s">
+        <v>41</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>257</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F722" t="s">
+        <v>154</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>261</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F723" t="s">
+        <v>154</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>265</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F724" t="s">
+        <v>81</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>269</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F725" t="s">
+        <v>13</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>274</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F726" t="s">
+        <v>13</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>278</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F727" t="s">
+        <v>13</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>282</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F728" t="s">
+        <v>13</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>286</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F729" t="s">
+        <v>13</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>290</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F730" t="s">
+        <v>13</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>294</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F731" t="s">
+        <v>13</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>298</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F732" t="s">
+        <v>13</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>302</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F733" t="s">
+        <v>62</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>306</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F734" t="s">
+        <v>81</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>310</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F735" t="s">
+        <v>81</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>314</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F736" t="s">
+        <v>154</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>318</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F737" t="s">
+        <v>154</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>322</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F738" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>326</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F739" t="s">
+        <v>154</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>331</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F740" t="s">
+        <v>128</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>336</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F741" t="s">
+        <v>81</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>340</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F742" t="s">
+        <v>13</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>344</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F743" t="s">
+        <v>18</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>348</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2918</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>352</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F745" t="s">
+        <v>76</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>356</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F746" t="s">
+        <v>23</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>360</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F747" t="s">
+        <v>41</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>364</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F748" t="s">
+        <v>13</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>368</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F749" t="s">
+        <v>81</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>372</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F750" t="s">
+        <v>154</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>376</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F751" t="s">
+        <v>128</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>380</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F752" t="s">
+        <v>137</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>384</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F753" t="s">
+        <v>23</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>388</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F754" t="s">
+        <v>32</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>392</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F755" t="s">
+        <v>128</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>397</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F756" t="s">
+        <v>32</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>401</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F757" t="s">
+        <v>41</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>405</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F758" t="s">
+        <v>62</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>409</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F759" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>413</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F760" t="s">
+        <v>13</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>417</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F761" t="s">
+        <v>13</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>421</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F762" t="s">
+        <v>13</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>425</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F763" t="s">
+        <v>81</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>429</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F764" t="s">
+        <v>2979</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>433</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F765" t="s">
+        <v>32</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>437</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2986</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>441</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F767" t="s">
+        <v>32</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>445</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F768" t="s">
+        <v>327</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>449</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F769" t="s">
+        <v>41</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>453</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F770" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>457</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F771" t="s">
+        <v>81</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>461</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F772" t="s">
+        <v>13</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>465</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F773" t="s">
+        <v>13</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>469</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F774" t="s">
+        <v>221</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>473</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F775" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>477</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F776" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>481</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F777" t="s">
+        <v>154</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>485</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F778" t="s">
+        <v>154</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>489</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F779" t="s">
+        <v>154</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>493</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F780" t="s">
+        <v>13</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>497</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F781" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>501</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F782" t="s">
+        <v>62</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>505</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F783" t="s">
+        <v>81</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>509</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F784" t="s">
+        <v>81</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>514</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F785" t="s">
+        <v>81</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>518</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F786" t="s">
+        <v>221</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>522</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F787" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>526</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F788" t="s">
+        <v>154</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>530</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F789" t="s">
+        <v>154</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>534</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F790" t="s">
+        <v>154</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>538</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F791" t="s">
+        <v>154</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>542</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F792" t="s">
+        <v>137</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>546</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F793" t="s">
+        <v>23</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>551</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F794" t="s">
+        <v>13</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>555</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F795" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>559</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F796" t="s">
+        <v>154</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>563</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F797" t="s">
+        <v>154</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>567</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F798" t="s">
+        <v>154</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>571</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F799" t="s">
+        <v>154</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>575</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F800" t="s">
+        <v>62</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>579</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>583</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F802" t="s">
+        <v>13</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>587</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F803" t="s">
+        <v>13</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>591</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F804" t="s">
+        <v>13</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>595</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F805" t="s">
+        <v>13</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>599</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F806" t="s">
+        <v>128</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>603</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F807" t="s">
+        <v>128</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>607</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F808" t="s">
+        <v>32</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>611</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F809" t="s">
+        <v>154</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>615</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F810" t="s">
+        <v>154</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>619</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F811" t="s">
+        <v>81</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>623</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F812" t="s">
+        <v>221</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>627</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F813" t="s">
+        <v>221</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>631</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F814" t="s">
+        <v>41</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>635</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F815" t="s">
+        <v>3136</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>639</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F816" t="s">
+        <v>81</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>643</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F817" t="s">
+        <v>137</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>647</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2718</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>651</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>655</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F820" t="s">
+        <v>13</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>659</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F821" t="s">
+        <v>13</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>663</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F822" t="s">
+        <v>13</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>667</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F823" t="s">
+        <v>221</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>672</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F824" t="s">
+        <v>221</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>676</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F825" t="s">
+        <v>81</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>680</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F826" t="s">
+        <v>81</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>684</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F827" t="s">
+        <v>13</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>688</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F828" t="s">
+        <v>3176</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>692</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F829" t="s">
+        <v>3180</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>696</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F830" t="s">
+        <v>154</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>700</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F831" t="s">
+        <v>154</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>704</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F832" t="s">
+        <v>137</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>708</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F833" t="s">
+        <v>137</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>712</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F834" t="s">
+        <v>2815</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>716</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F835" t="s">
+        <v>13</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>720</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F836" t="s">
+        <v>13</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>724</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F837" t="s">
+        <v>81</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>728</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F838" t="s">
+        <v>81</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>732</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F839" t="s">
+        <v>128</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>736</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F840" t="s">
+        <v>41</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>741</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F841" t="s">
+        <v>13</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>745</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F842" t="s">
+        <v>13</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>749</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F843" t="s">
+        <v>32</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>753</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F844" t="s">
+        <v>41</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>757</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F845" t="s">
+        <v>32</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>761</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F846" t="s">
+        <v>81</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>766</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F847" t="s">
+        <v>13</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>770</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F848" t="s">
+        <v>81</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>775</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F849" t="s">
+        <v>76</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
         <v>779</v>
       </c>
-      <c r="E198" t="s">
-[...9 lines deleted...]
-        <v>782</v>
+      <c r="D850" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F850" t="s">
+        <v>76</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>783</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F851" t="s">
+        <v>62</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>787</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F852" t="s">
+        <v>2815</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>791</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F853" t="s">
+        <v>13</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>795</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F854" t="s">
+        <v>81</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>799</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F855" t="s">
+        <v>81</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>803</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F856" t="s">
+        <v>3262</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>807</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F857" t="s">
+        <v>13</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>811</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F858" t="s">
+        <v>13</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>815</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F859" t="s">
+        <v>13</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>819</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F860" t="s">
+        <v>13</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>823</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F861" t="s">
+        <v>13</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>826</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F862" t="s">
+        <v>13</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>830</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F863" t="s">
+        <v>81</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>834</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F864" t="s">
+        <v>154</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>838</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F865" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>842</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F866" t="s">
+        <v>154</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>846</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F867" t="s">
+        <v>13</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>850</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F868" t="s">
+        <v>154</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>854</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F869" t="s">
+        <v>81</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>858</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F870" t="s">
+        <v>3305</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>863</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F871" t="s">
+        <v>3309</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>867</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F872" t="s">
+        <v>32</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>871</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F873" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>875</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F874" t="s">
+        <v>3320</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>879</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F875" t="s">
+        <v>32</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>884</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F876" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>888</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F877" t="s">
+        <v>13</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>892</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F878" t="s">
+        <v>13</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>896</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F879" t="s">
+        <v>13</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>900</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F880" t="s">
+        <v>13</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>904</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F881" t="s">
+        <v>32</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>908</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F882" t="s">
+        <v>154</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>913</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F883" t="s">
+        <v>154</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>917</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F884" t="s">
+        <v>154</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>921</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F885" t="s">
+        <v>81</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>925</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F886" t="s">
+        <v>81</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>10</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>17</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F888" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>22</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F889" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3370</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8076,50 +33828,741 @@
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>