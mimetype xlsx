--- v1 (2026-06-13)
+++ v2 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7111" uniqueCount="3371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7127" uniqueCount="3376">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -7227,51 +7227,51 @@
   <si>
     <t>123441</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123441/indicacao_585_-_melhorias_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de medidas de segurança viária e melhorias de mobilidade urbana no trecho que interliga os bairros Augusto e Barcelona, incluindo travessia elevada ou redutor de velocidade, sinalização viária e revestimento com solo brita para acesso seguro dos moradores.</t>
   </si>
   <si>
     <t>123443</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>Carlinhos, Coronel Welyngton, Gordinho do Suco, Marciane Maria Specht, Marciel Evandro Escher, Padeiro, Policial Fabio, Rafael Cristiano Heinrich, Sargento Spohr, Valdirzinho</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123443/indicacao_586_-_cilcovia_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
-    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para construção de ciclovia no trecho compreendido entre o Posto Lagartinha e o Colégio Frentino Sackser, visando melhorar a mobilidade e a segurança dos moradores dos bairros Barcelona e Augusto I e II.</t>
+    <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para construção de ciclovia no trecho compreendido entre o Posto Lagartixa e o Colégio Frentino Sackser, visando melhorar a mobilidade e a segurança dos moradores dos bairros Barcelona e Augusto I e II.</t>
   </si>
   <si>
     <t>123445</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123445/indicacao_587_-_ponto_onibus_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de ponto de ônibus na Rua Francisco Beltrão, visando proporcionar maior conforto, segurança e proteção aos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>123446</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123446/indicacao_588_-_poco_artesiano_-_marciane_-_pdf.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal e ao Serviço Autônomo de Água e Esgoto – SAAE, a realização de estudo de viabilidade para perfuração de poço artesiano na Linha Guarani, visando solucionar os problemas de abastecimento de água na comunidade.</t>
   </si>
@@ -8053,50 +8053,72 @@
   <si>
     <t>INSTITUI AÇÕES DE APOIO À_x000D_
 INFRAESTRUTURA RURAL, NO ÂMBITO DO_x000D_
 MUNICÍPIO DE MARECHAL CÂNDIDO_x000D_
 RONDON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123415</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123415/30.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA_x000D_
 ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123416</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123416/31.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INTERFERÊNCIA FINANCEIRA, ABRE O CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>123521</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123521/32.2026.pdf</t>
+  </si>
+  <si>
+    <t>123520</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123520/33.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL nº 5.381, DE 17 DE_x000D_
+NOVEMBRO DE 2022, QUE DISPÕE SOBRE AS_x000D_
+FUNÇÕES GRATIFICADAS E DISCIPLINA AS_x000D_
+HIPÓTESES QUE ENSEJAM O PAGAMENTO DE_x000D_
+GRATIFICAÇÃO POR ENCARGO OU ATIVIDADE_x000D_
+ESPECIAL, NO ÂMBITO DO QUADRO DE_x000D_
+PESSOAL DO PODER EXECUTIVO DO_x000D_
+MUNICÍPIO DE MARECHAL CÂNDIDO RONDON.</t>
   </si>
   <si>
     <t>122270</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal sobre o andamento do trâmite junto ao Governo do Estado da área de 12 mil m² para construção da Delegacia Cidadã e demais estruturas, além de informar se é possível complementar o projeto buscando pela liberação de recursos que permitam a instalação de uma unidade do Instituto Médico Legal (IML) em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>122271</t>
   </si>
   <si>
     <t>http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf</t>
   </si>
   <si>
     <t>solicita informações do Executivo Municipal, em especial da Secretaria de Saúde, sobre os critérios adotados pela administração para alterar os locais de trabalhos de médicos em Unidades Básicas de Saúde (UBS) de Marechal Cândido Rondon, detalhando e justificando os motivos de cada alteração.</t>
   </si>
@@ -10497,56 +10519,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122468/indicacao_136_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122470/indicacao_137_-_revisao_iluminacao_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122471/indicacao_138_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122472/indicacao_139_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122473/indicacao_140_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122474/indicacao_141_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122475/indicacao_142_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122476/indicacao_143_-_construcao_de_calcadas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122477/indicacao_144_-_parquinho_infnatil_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122478/indicacao_145_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122479/indicacao_146_-_parquinho_bairro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122480/indicacao_147_-_poda_ciclovia_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122483/indicacao_148_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122484/indicacao_149_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122485/indicacao_150_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122486/indicacao_151_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122487/indicacao_152_-_recuperacao_e_recapamento_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122488/indicacao_153_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122489/indicacao_154_-_revitalizacao_ambiental_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122491/indicacao_155_-_grama_sintetica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122492/indicacao_156_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122494/indicacao_157_-_revitalizacao_calcada_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122496/indicacao_158_-_rua_colombo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122497/indicacao_159_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122498/indicacao_160_-_ponto_onibus_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122499/indicacao_161_-_limpeza_galerias_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122500/indicacao_162_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122501/indicacao_163_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122502/indicacao_164_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122504/indicacao_165_-_melhoras_estrada_rural_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122505/indicacao_166_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122506/indicacao_167_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122507/indicacao_168_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122508/indicacao_169_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122509/indicacao_170_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122510/indicacao_171_-_aplicativo_govfacil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122511/indicacao_172_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122513/indicacao_173_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122515/indicacao_174_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122516/indicacao_175_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122521/indicacao_176_-_recape_vila_gaucha_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122522/indicacao_177_-_melhorias_sinalizacao_horizontal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122523/indicacao_178_-_superposte_arara_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122524/indicacao_179_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122525/indicacao_180_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122526/indicacao_181_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122527/indicacao_182_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122528/indicacao_183_-_patio_maquinas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122530/indicacao_184_-_centro_especializado_odontologia_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122531/indicacao_185_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122532/indicacao_186_-_bicicletario_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122533/indicacao_187_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122534/indicacao_188_-_abertura_rua_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122535/indicacao_189_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122536/indicacao_190_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122537/indicacao_191_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122538/indicacao_192_-_estrada_linha_schmidt_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122540/indicacao_193_-_recape_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122541/indicacao_194_-_recape2_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122543/indicacao_195_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122545/indicacao_196_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122546/indicacao_197_-_calcada_dom_joao_vi_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122547/indicacao_198_-_arborizacao_ijw_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122548/indicacao_199_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122550/indicacao_200_-_baus_de_reciclaveis_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122551/indicacao_201_-_equipamento_de_ultrassom_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122552/indicacao_202_-_complexo_lider_e_santo_amaro_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122553/indicacao_203_-_rodoviaria_-_grodinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122554/indicacao_204_-_recapamento_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122558/indicacao_205_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122561/indicacao_206_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122562/indicacao_207_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122566/indicacao_208_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122567/indicacao_209_-_melhoras_estrada_rural_-_marciel_e_marciane.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122568/indicacao_210_-_meu_campinho_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122569/indicacao_211_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122570/indicacao_212_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122571/indicacao_213_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122572/indicacao_214_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122573/indicacao_215_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122574/indicacao_216_-_abastecedoruo_-_spohr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122575/indicacao_217_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122576/indicacao_218_-_revitalizacao_avenida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122577/indicacao_219_-_semafaro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122578/indicacao_220_-_bicicletario_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122579/indicacao_221_-_poda_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122580/indicacao_222_-_compactacao_estrada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122585/indicacao_223_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122586/indicacao_224_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122587/indicacao_225_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122588/indicacao_226_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122589/indicacao_227_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122590/indicacao_228_-_limpez_e_manutencao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122591/indicacao_229_-_melhorias_asfalto_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122592/indicacao_230_-_sinalizacao_viaria_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122594/indicacao_231_-_espacos_pet_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122595/indicacao_232_-_servico_limpeza_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122598/indicacao_233_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122599/indicacao_234_-_asfalto_rua_gen._rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122600/indicacao_235_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122601/indicacao_236_-_galeria_pluvial_-_r._10_de_abril_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122606/indicacao_237_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122607/indicacao_238_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122608/indicacao_239_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122609/indicacao_240_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122610/indicacao_241_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122614/indicacao_242_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122615/indicacao_243_2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122616/indicacao_244_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122619/indicacao_245_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122620/indicacao_246_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122621/indicacao_247_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122624/indicacao_248_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122625/indicacao_249_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122626/indicacao_250_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122627/indicacao_251_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122628/indicacao_252_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122629/indicacao_253_2026_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122631/indicacao_254_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122632/indicacao_255_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122633/indicacao_256_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122634/indicacao_257_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122636/indicacao_258_-_fonoaudiologia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122637/indicacao_259_-_ortopedia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122638/indicacao_260_-_redutor_velocidade_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122639/indicacao_261_-_acao_clube_servicos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122642/indicacao_262_-_mini_arena_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122643/indicacao_263_-_pavimentacao_asfaltica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122644/indicacao_264_-_led_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122645/indicacao_265_-_estacionamento_moto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122646/indicacao_266_-_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122648/indicacao_267_-_substituicao_placa_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122649/indicacao_268_-_pintura_quadra_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122651/indicacao_269_-_faixa_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122652/indicacao_270_-_ubs_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122653/indicacao_271_-_distrito_de_novo_horizonte_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122654/indicacao_272_-_linha_horizontina_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122656/indicacao_273_-_lixeiras_nas_linhas_municipais_da_area_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122657/indicacao_274_-_acostamento_na_rodovia_municipal_antonio_krenchinski_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122658/indicacao_275_-_psiquiatra_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122659/indicacao_276_-_parque_sao_matheus_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122660/indicacao_277_-_av._rio_g._do_sul_ao_lira_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122661/indicacao_278_-_rua_alfredo_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122662/indicacao_279_-_novo_h._bela_v._-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122663/indicacao_280_-_guarda_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122664/indicacao_281_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122666/indicacao_282_-_visita_escola_-_solicitacoes_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122669/indicacao_283_2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122672/indicacao_284_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122676/indicacao_285_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122677/indicacao_286_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122678/indicacao_287_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122679/indicacao_288_2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122680/indicacao_289_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122681/indicacao_290_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122682/indicacao_291_2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122683/indicacao_292_2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122685/indicacao_293_2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122687/indicacao_294_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122688/indicacao_295_2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122693/indicacao_296_2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122694/indicacao_297_2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122695/indicacao_298_2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122700/indicacao_299_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122701/indicacao_300_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122702/indicacao_301_2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122703/indicacao_302_-_execucao_protocolos_antigos_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122704/indicacao_303_2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122705/indicacao_304_-_realizacao_de_leilao_de_imoveis_publicos_ociosos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122706/indicacao_305_-_fundos_do_teatro_municipal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122707/indicacao_306_-sinalizacao_de_transito_na_rua_dom_joao_vi_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122708/indicacao_307_-_estrada_rural_da_linha_guara_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122709/indicacao_308_-_distrito_de_tres_passos_ao_municipio_de_quatro_pontes_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122710/indicacao_309_2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122711/indicacao_310_2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122712/indicacao_311_2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122713/indicacao_312_2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122714/indicacao_313_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122717/indicacao_314_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122718/indicacao_315_2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122719/indicacao_316_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122720/indicacao_317_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122722/indicacao_318_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122724/indicacao_319_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122725/indicacao_320_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122726/indicacao_321_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122727/indicacao_322_2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122728/indicacao_323_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122731/indicacao_324_-_capela_mortuaria_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122732/indicacao_325_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122733/indicacao_326_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122734/indicacao_327_2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122736/indicacao_328_-_distribuicao_sacola_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122737/indicacao_329_-_sinalizacao_vertical_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122738/indicacao_330_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122744/indicacao_331_2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122749/indicacao_332_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122750/indicacao_333_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122752/indicacao_334_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122753/indicacao_335_2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122754/indicacao_336_2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122755/indicacao_337_2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122756/indicacao_338_2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122760/indicacao_339_-_atendimento_regionalizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122761/indicacao_340_-_atendimetno_agricultor_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122762/indicacao_341_-_aquisicao_maquinas_produtor_rural_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122763/indicacao_342_-_vale_alimentacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122764/indicacao_343_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122765/indicacao_344_2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122766/indicacao_345_-_bueiro_reparo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122767/indicacao_346_2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122768/indicacao_347_-_iluminacao_santa_catarina_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122769/indicacao_348_-_manutencao_preventiva_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122770/indicacao_349_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122771/indicacao_350_-_melhorias_escola_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122772/indicacao_351_-_implantacao_infraestrutura_-_margens_av_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122773/indicacao_352_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122774/indicacao_353_-_melhorias_associacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122775/indicacao_354_-_iluminacao_lira_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122776/indicacao_355_-_caminhao_aquisicao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122777/indicacao_356_-_asfalto_linha_guara_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122778/indicacao_357_-_ecoponto_festa_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122779/indicacao_358_-_ecoponto_interior_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122780/indicacao_359_-_linha_peroba_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122782/indicacao_360_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122783/indicacao_361_2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122784/indicacao_362_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122786/indicacao_363_-_bolsa_cuidador_-_comudi_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122788/indicacao_364_2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122796/indicacao_365_2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122800/indicacao_366_2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122801/indicacao_367_2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122802/indicacao_368_2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122803/indicacao_369_2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122804/indicacao_370_2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122805/indicacao_371_2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122806/indicacao_372_2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122807/indicacao_373_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122808/indicacao_374_2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122809/indicacao_375_2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122811/indicacao_376_2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122812/indicacao_377_2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122813/indicacao_378_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122816/indicacao_379_-_melhoria_estrada_sinalizacao_-_tania.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122817/indicacao_380_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122818/indicacao_381_2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122819/indicacao_382_2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122820/indicacao_383_2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122821/indicacao_384_2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122822/indicacao_385_2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122823/indicacao_386_2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122824/indicacao_387_2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122826/indicacao_388_2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122827/389_2026_spohr_-_gordinho_-_marciane_-_marciel_-_fabio_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122829/indicacao_390_2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122830/indicacao_391_2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122831/indicacao_392_2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122832/indicacao_393_-_sinalizacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122833/indicacao_394_2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122834/indicacao_395_-_wifi_gratuita_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122835/indicacao_396_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122836/indicacao_397_-_bebedouros_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122838/indicacao_398_2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122842/indicacao_399_2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122847/indicacao_400_2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122848/indicacao_401_2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122849/indicacao_402_2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122850/indicacao_403_2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122851/indicacao_404_2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122854/indicacao_405_2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122855/indicacao_406_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122856/indicacao_407_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122857/indicacao_408_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122858/indicacao_409_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122859/indicacao_410_2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122860/indicacao_411_2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122861/indicacao_412_2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122862/indicacao_413_2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122863/indicacao_414_2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122870/indicacao_415_-_reforma_parquinhos_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122871/indicacao_416_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122873/indicacao_417_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122874/indicacao_418_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122875/indicacao_419_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122878/indicacao_420_-_recape_dom_pedro_e_independencia_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122882/indicacao_421_-_cadastro_municipal_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122883/indicacao_422_-_implantacao_de_programa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122884/indicacao_423_2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122886/indicacao_424_-_isencao_itbi_cohapar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122887/indicacao_425_2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122888/indicacao_426_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122894/indicacao_427_2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122895/indicacao_428_2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122896/indicacao_429_2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122897/indicacao_430_2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122898/indicacao_431_2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122899/indicacao_432_2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122900/indicacao_433_2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122902/indicacao_434_2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122903/indicacao_435_2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122904/indicacao_436_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122906/indicacao_437_2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122907/indicacao_438_2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122908/indicacao_439_2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122916/indicacao_440_-_parques_infantis_rotomoldados_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122917/indicacao_441_2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122918/indicacao_442_-_rotatoria_weimann_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122919/indicacao_443_-_nivelamento_tampas_botafogo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122920/indicacao_444_2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122922/indicacao_445_2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122924/indicacao_446_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122927/indicacao_447_2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122928/indicacao_448_-_patrolamento_e_correcao_-_tania2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122930/indicacao_449_-_sistema_de_monitoramento_por_reconhecimento_facial_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122931/indicacao_450_-rede_estadual_de_educacao_legislativa_reel_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122932/indicacao_-_451_-cmei_portal_da_vida_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122967/indicacao_452_2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122968/indicacao_453_2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122969/indicacao_454_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122974/indicacao_455_2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122975/indicacao_456_-_ponte_linha_sao_bernardo_-_tania.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122976/indicacao_457_2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122977/indicacao_458_-_campinho_e_iluminacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122978/indicacao_459_2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122980/indicacao_460_-_linha_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122981/indicacao_461_2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122982/indicacao_462_-_detector_metais_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122983/indicacao_463_2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122985/indicacao_464_-_iluminacao_br_163_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122986/indicacao_465_-_ciclovia_br_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122987/indicacao_466_-_pavimentacao_asfaltica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122988/indicacao_467_2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122990/indicacao_468_-_conserto_bueiro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122991/indicacao_469_2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122992/indicacao_470_-_toco_arvores_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122993/indicacao_471_2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122995/indicacao_472_2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122996/indicacao_473_-_seguranca_transito_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122997/indicacao_474_-_vacinacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122998/indicacao_475_-_parque_maquinas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122999/indicacao_476_-_melhorias_parque_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123001/indicacao_477_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123005/indicacao_478_-_bem_estar_animal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123008/indicacao_479_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123009/indicacao_480_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123066/indicacao_481_-_acostamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123069/indicacao_482_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123071/indicacao_483_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123072/indicacao_484_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123073/indicacao_485_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123074/indicacao_486_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123075/indicacao_487_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123076/indicacao_488_2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123081/indicacao_489_-_parquinho_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123082/indicacao_490_-_lombada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123083/indicacao_491_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123085/indicacao_492_-_lampada_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123086/indicacao_493_-_bebedouro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123087/indicacao_494_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123088/indicacao_495_-_boa_vista_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123089/indicacao_496_2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123090/indicacao_497_2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123091/indicacao_498_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123092/indicacao_499_2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123094/indicacao_500_2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123095/indicacao_501_2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123096/indicacao_502_-_energia_solar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123097/indicacao_503_2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123101/indicacao_504_-_servico_odontologico_-_marciane_alterada_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123102/indicacao_505_2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123103/indicacao_506_2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123105/indicacao_507_2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123163/indicacao_508_-_alargamento_via_publica_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123164/indicacao_509_-_alargamento_ponte_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123175/indicacao_510_2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123176/indicacao_511_2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123179/indicacao_512_-_desobstrucao_bueiro_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123180/indicacao_513_-_preferencial__-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123181/indicacao_514_2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123182/indicacao_515_2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123183/indicacao_516_-_patrolamento_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123184/indicacao_517_-_conserto_tampa_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123185/indicacao_518_2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123186/indicacao_519_-_poda_de_arvores__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123187/indicacao_520_-_tampa_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123188/indicacao_521_2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123189/indicacao_522_-_infraestrutura_rua_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123190/indicacao_523_2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123191/indicacao_524_2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123192/indicacao_525_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123193/indicacao_526_-_alargamento_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123194/indicacao_527_2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123195/indicacao_528_2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123196/indicacao_529_-_cobertura_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123198/indicacao_530_2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123199/indicacao_531_2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123200/indicacao_532_2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123207/indicacao_533_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123208/indicacao_534_-_ponto_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123235/indicacao_535_2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123253/indicacao_536_2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123254/indicacao_537_2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123271/indicacao_538_-_programa_agricultor__-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123274/indicacao_539_-_melhorais_avenida_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123275/indicacao_540_-_parceria_escoteiros_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123284/indicacao_541_-_pedra_cascalho_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123285/indicacao_542_-_melhorias_via_-_coronel.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123286/indicacao_543_-_melhorias_via_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123287/indicacao_544_-_acan_e_ascamar_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123300/indicacao_545_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123315/indicacao_546_-_melhorias_rodovia_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123316/indicacao_547_-_sinalizacao_pare_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123328/indicacao_548_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123329/indicacao_549_2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123330/indicacao_550_2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123331/indicacao_551_2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123332/indicacao_552_2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123343/indicacao_553_2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123357/indicacao_554_-_asfalto_corinthians_margarida_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123358/indicacao_555_-_bebedouro_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123360/indicacao_556_2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123361/indicacao_557_-_sinalizcao_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123363/indicacao_558_-_recape_-_padeiro.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123365/indicacao_559_-_poda_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123371/indicacao_560_-_calcamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123373/indicacao_561_-_arrumar_via_publica_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123374/indicacao_562_2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123375/indicacao_563_-_meu_campinho_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123376/indicacao_564_2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123377/indicacao_565_-_substituicao_placas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123379/indicacao_566_2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123380/indicacao_567_-_praticas_esportivas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123381/indicacao_568_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123382/indicacao_569_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123383/indicacao_570_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123384/indicacao_571_2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123388/indicacao_572_-_travessia_elevada_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123389/indicacao_573_-_revitalizacao_gruta_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123390/indicacao_574_-_reciclados_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123391/indicacao_575_2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123395/indicacao_576_2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123397/indicacao_577_2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123398/indicacao_578_2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123399/indicacao_579_2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123400/indicacao_580_2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123431/indicacao_581_-_melhoria_via_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123433/indicacao_582_-_toldo_post__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123435/indicacao_583_-_pedra_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123436/indicacao_584_-_ecoponto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123441/indicacao_585_-_melhorias_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123443/indicacao_586_-_cilcovia_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123445/indicacao_587_-_ponto_onibus_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123446/indicacao_588_-_poco_artesiano_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123448/indicacao_589_-_apoio_cursos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123467/indicacao_590_-_briquedos_praca_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123473/indicacao_591_-_alargamento_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123476/indicacao_592_-_cancha_municipal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123477/indicacao_593_-_conservacao_solo_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123478/indicacao_594_2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123480/indicacao_595_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123481/indicacao_596_-_cobertura_arena_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123482/indicacao_597_-_placas_rua_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123484/indicacao_598_-_posto_saude_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123485/indicacao_599_-_travessia_agricola_horizonte_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123489/indicacao_600_-_ciclovia_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123491/indicacao_601_-_iluminacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123493/indicacao_602_-_sinalizacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123495/indicacao_603_-_ampliacao_rede_eletrica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123497/indicacao_604_-_programa_municipal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123499/indicacao_605_-_pavimentacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123502/indicacao_606_-_telecomunicacoes_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123504/indicacao_607_-_pcd_na_expo_rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123506/indicacao_608_-_parquinho_apae_-_raael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122839/pdl_01_2025_irineo_da_costa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122846/pdl_02_2025_tealmo_cassel.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122891/pdl_03_2026_aprova_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122612/plc_01_2026__carregadores_eletricos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122913/plc_02_-_padronizacao_calcadas_2026_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122495/plo_03_2026_tania.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122670/plo_04_2026_gordinho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122697/projeto_de_lei_-_05_-_incluir_evento_caminhada_no_calendario_oficial_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122743/projeto_de_lei_-_06_-_declara_utilidade_publica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122745/projeto_de_lei_-_07_-_cria_dispositivo_na_lei_5597-25_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122751/plo_08_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122757/projeto_de_lei_no_9.2026_legislativo_proc._7704.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122837/plo_10_2026_juca.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122890/projeto_de_lei_no_11.2026_legislativo_proc._7707.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122909/projeto_de_lei_no_12.2026_legislativo_municipal_proc._7709.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122910/plo_13_juca.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122964/plo_14_policial_fabio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123104/plo_15_utilidade_publica_amigos_da_viola.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123107/pl_16-06_-_edmundo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123272/projeto_de_lei_-_17-26_-_incluir_evento_corirda_no_calendario_oficial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122424/10.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122463/11.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122467/12.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122518/13.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122519/14.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122520/15.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122563/16.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122564/17.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122565/18.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122613/19.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122641/20.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122797/projeto_de_lei_no_21.2026_executivo_proc._7701.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122798/projeto_de_lei_no_22.2026_executivo_proc._7702.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122799/23.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122845/24.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123106/25.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123256/26.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123342/27.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123413/28.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123414/29.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123415/30.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123416/31.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122469/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122481/requerimento_48_-_lago_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122482/requerimento_49_-_professores_auxiliares_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122490/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122493/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122503/requerimento_52_-_trevo_novo_horizonte_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122512/requerimento_53_-_informacoes_iptu_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122514/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122517/requerimento_55_2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122529/requerimento_56_2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122539/requerimento_57_2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122542/requerimento_58_-_alimentacao_pss_-_juca.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122544/requerimento_59_-_transporte_escolar_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122549/requerimento_60_-_plano_de_arborizacao_urbana_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122555/requerimento_61_-_valor_oryalties_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122556/requerimento_62_-_hora_maquina_-_tania.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122557/requerimento_63_-_revitalizacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122559/requerimento_64_2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122581/requerimento__65_-_drogados_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122582/requerimento__66_-_gastos_expo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122583/requerimento__67_-_extravio_exames_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122584/requerimento__68_-_frotas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122593/requerimento_69_2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122596/requerimento_70_-_reforma_samu_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122597/requerimento_71_-_construcao_caps_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122602/requerimento_72_2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122603/requerimento_73_2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122604/requerimento__74_-_casa_lar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122605/requerimento_75_2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122611/requerimento_76_2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122617/requerimento_77_-_professores_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122618/requerimento_78_2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122622/requerimento_79_2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122623/requerimento_80_2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122630/requerimento_81_2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122635/requerimento_82_-_regularizacao_fundiaria_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122640/requerimento_83_-_conseg_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122647/requerimento_84_-_cargos_e_concurso_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122650/requerimento_85_-_coopersol_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122655/requerimento_86_-_convoca_o_secretario_municipal_de_agricultura_e_meio_ambiente_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122665/requerimento_87_-_dnit_-_acesso_principal_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122668/requerimento_88_2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122671/requerimento_89_2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122673/requerimento_90_2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122674/requerimento_91_2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122675/requerimento_92_2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122684/requerimento_93_2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122686/requerimento_94_2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122689/requerimento_95_2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122690/requerimento_96_2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122691/requerimento_97_2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122692/requerimento_98_2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122696/requerimento_99_2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122698/requerimento_100_-_medalha_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122699/requerimento_101_2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122715/requerimento_102_2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122716/requerimento_103_2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122721/requerimento_104_2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122723/requerimento_105_2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122729/requerimento_106_2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122730/requerimento_107_2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122735/requerimento_108_2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122739/requerimento_109_2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122740/requerimento_110_-_politicas_publicas_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122741/requerimento_111_2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122742/requerimento_112_2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122746/requerimento_113_2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122747/requerimento_114_2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122748/requerimento_115_2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122758/requerimento_116_-_pesca_corvina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122759/requerimento_117_-_coleta_lixo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122781/requerimento_118_2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122785/requerimento_119_2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122787/requerimento_120_2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122789/requerimento_121_2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122790/requerimento_122_2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122791/requerimento_123_2026.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122792/requerimento_124_2026.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122793/requerimento_125_2026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122794/requerimento_126_2026.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122795/requerimento_127_2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122810/requerimento_128_2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122814/requerimento_129_2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122815/requerimento_130_-_gastos_proem_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122825/requerimento_131_-_reitera_pedido_frota_leilao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122840/requerimento_132_2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122841/requerimento_133_2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122843/requerimento_134_2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122844/requerimento_135_2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122852/requerimento_136_2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122853/requerimento_137_2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122864/requerimento_138_-_transporte_paciente_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122865/requerimento_139_-_queda_energia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122866/requerimento_140_-_exames_ciscopar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122867/requerimento_141_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122872/requerimento_142_2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122868/requerimento_143_2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122869/requerimento_144_-_paralisacao_obra_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122876/requerimento_145_-_liberacao_de_recursos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122877/requerimento_146_-_solciitacao_ingresso_acao_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122879/requerimento_147_-_combate_a_cigarrinha_do_milho_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122880/requerimento_148_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122881/requerimento_149_-_andamento_de_indicacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122885/requerimento_150_2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122889/requerimento_151_-_ampliacao_cruzatti_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122892/requerimento_152_2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122893/requerimento_153_2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122901/requerimento_154_2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122905/requerimento_155_2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122911/requerimento_156_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122912/requerimento_157_-_insulina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122914/requerimento_158_-_recape_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122921/requerimento_159_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122923/requerimento_160_-_iluminacao_publica_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122925/requerimento_161_2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122926/requerimento_162_2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122929/requerimento_163_-_gov_facil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122933/requerimento_164_-_taxa_de_coleta_de_lixo_-_juca.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122934/requerimento_165_-_liberacao_de_recursos_totalizando_r_100_milhoes_no_mes_de_abril_de_2026_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122965/requerimento_166_2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122966/requerimento_167_2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122970/requerimento_168_2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122971/requerimento_169_2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122972/requerimento_170_2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122973/requerimento_171_-_galerias_parque_ecologico_-_tanita.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122979/requerimento_172_-_quadro_loa_-_tanita_-_pd.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123002/requerimento_173_2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123007/requerimento_174_2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123031/requerimento_175_2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123049/requerimento_176_2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123064/requerimento_177_-_despesas_hospitais_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123068/requerimento_178_-_informacao_terceirizada_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123077/requerimento_179_-_veiculo_eletrico_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123078/requerimento_180_2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123079/requerimento_181_-_siemaco_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123080/requerimento_182_2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123093/requerimento_183_-_mp_-_queda_de_energia_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123098/requerimento_184_2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123099/requerimento_185_-_investsus_-_marciane2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123100/requerimento_186_-_ciscopar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123178/requerimento_187_2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123197/requerimento_188_-_sperafico_unioeste_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123205/requerimento_189_-_aditivos_minas_gerais_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123206/requerimento_190_2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123283/requerimento_191_2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123299/requerimento_192_-_rocada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123303/requerimento_193_-_filas_agendamentos_ciscopar_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123306/requerimento_194_-_recurso_educacao_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123307/requerimento_195_-_falta_de_fono_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123308/requerimento_196_-_audiencia_publica_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123311/requerimento_197_-_parquinho_ausencia_de_resposta_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123327/requerimento_198_2026_reitera_o_requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123359/requerimento_199_-_material_emprestimo_social_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123366/requerimento_200_2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123368/requerimento_201_-_cacadas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123369/requerimento_202_2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123370/requerimento_203_-_duodecimo_aplicacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123372/requerimento_204_2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123392/requerimento_205_2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123393/requerimento_206_2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123394/requerimento_207_2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123396/requerimento_208_2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123422/requerimento_209_2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123437/requerimento_210_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123439/requerimento_211_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123461/requerimento_212_2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123464/requerimento_213_-_iluminacao_163_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123468/requerimento_214_-_loa_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123470/requerimento_215_-_loa_-_realizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123472/requerimento_216_-_ldo_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123487/requerimento_217_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123490/requerimento_218_2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123496/requerimento_219_2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123501/requerimento_220_2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123507/rquerimento_221_-_interprete_libras_conferencia_e_expo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123512/requerimento_222_-_meu_campinho_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123148/veto_ao_projeto_de_lei_n_07-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123518/veto_integral_ao_pl_37.2025_l.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122274/indicacao_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122275/indicacao_02_2026_-_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122277/indicacao_3_-_pintura_higienopolis_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122278/indicacao_4_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122279/indicacao_5_-_trevo_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122280/indicacao_6_-_melhorias_margarida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122281/indicacao_7_-_coleta_de_lixo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122282/indicacao_8_-_circulacao_viaria_cvale_e_raport_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122283/indicacao_9_-_renovacao_policia_federal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122284/indicacao_10_-_limpeza_urbana_-_frente_trabalho__-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122285/indicacao_11_-_revitalizacao_bicicross_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122286/indicacao_12_-_substituicao_iluminacao_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122287/indicacao_13_-_substituicao_placa_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122288/indicacao_14_-_pavimentcao_linha_ouro_verde_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122289/15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122291/indicacao_16_-_ortopedista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122292/indicacao_17_-_asfalto_santo_angelo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122293/indicacao_18_-_balizamento_noturno_aeroporto_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122294/indicacao_19_-_limpeza_calcada_av_irio_welp_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122296/indicacao_20_-_kit_escolar_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122297/indicacao_21_-_travessia_elevada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122298/indicacao_22_-_pedra_irregular_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122299/indicacao_23_-_sinalizacao_horizontal_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122300/indicacao_24_-_limpeza_e_corte_grama_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122301/25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122302/26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122303/indicacao_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122306/indicacao_28_-_academia_boa_vista_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122307/indicacao_29_-_escola_municipal_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122308/indicacao_30_-__cartao_fibromialgia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122309/indicacao_31_-__kit_lanche_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122310/indicacao_32_-_remedio_24h_upa_-_gordinho-pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122311/indicacao_33_-_praca_da_catolica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122312/indicacao_34_-_campanha_de_orientacao_e_conscientizacao_sobre_o_trafego_de_maquinas_agricolas_-_juca-pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122313/indicacao_35_-_areas_de_revitalizacao_compartilhada_arc_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122315/indicacao_36_2026_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122322/indicacao_37_-_patrolamento_e_limpeza_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122323/indicacao_38_-_ciclovia_construcao_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122324/indicacao_39_-_implantacao_espacos_sensoriais_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122325/indicacao_40_-_adequacao_de_vagas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122326/indicacao_41_-_limpeza_e_conservacao_academias_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122328/indicacao_42_-_sistema_de_som_-_ubs_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122329/indicacao_43_-_semafaro-_tania_-_subst_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122331/indicacao_44_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122332/indicacao_45_-_som_cafe_colonial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122335/indicacao_46_-_loteamento_imperial_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122336/indicacao_47_-_asfalto_sao_cristovao_linha_guavira_-_tania_-pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122337/indicacao_48_-_cmei_-_terreno_lions_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122340/indicacao_49_-_conselho_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122342/indicacao_50_-_associacao_moradores_bom_jardim_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122343/indicacao_51_-_cmeis_abrigo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122344/indicacao_52_-_ciclovia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122345/indicacao_53_-_complexo_esportivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122347/indicacao_54_-_alargamento_rua_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122348/indicacao_55_-_ponto_de_onibus__-_reforma_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122349/indicacao_56_-_pavimentacao_asfaltica_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122350/indicacao_57_-_recape_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122351/indicacao_58_-_tubos_e_drenagem_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122352/indicacao_59_-_protocolo_glicemico_diabetes_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122353/indicacao_60_-_ponto_de_onibus_e_sinalizacao_-_carlinhos_e_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122354/indicacao_61_-_instalacao_abastecedouro_-_spohr_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122355/indicacao_62_-_estacao_reparos_ciclismo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122357/indicacao_63_-_retorno_antecipado_pacientes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122358/indicacao_64_-_centro_de_imagem_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122359/indicacao_65_-_parquinho_sao_francisco_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122361/indicacao_66_-_banheiros_em_pracas_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122364/indicacao_67_-_quadra_de_volei_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122367/indicacao_68_-_aumento_do_salario_base_dos_operarios_municipais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122368/indicacao_69_-_construcao_de_telhado_na_frente_da_upa_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122369/indicacao_70_-_insalubridade_dos_enfermeiros_e_tecnicos_de_enfermagem_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122371/indicacao_71_-_calcadas_e_plantio_de_arvores_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122372/indicacao_72_-_solo_brita_linha_scmidt_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122373/indicacao_73_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122374/indicacao_74_-_recape_asfaltico__e_alargamento_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122375/indicacao_75_-_projeto_pedra_irrgular_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122376/indicacao_76_-_asfalto_sobre_pedra_-_valdir_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122377/indicacao_77_-_pode_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122378/indicacao_78_-_patrolamento_solo_brita_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122379/indicacao_79_-_academia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122380/indicacao_80_-_cohapar_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122381/indicacao_81_-_reforma_lago_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122382/indicacao_82_-_afalto_a_quente_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122385/indicacao_083_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122386/indicacao_84_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122387/indicacao_85_-_led_substituicao_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122388/indicacao_86_-_acostamento_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122390/indicacao_87_-_fixar_pauta_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122391/indicacao_88_-_cascalhamento_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122392/indicacao_89_-_clube_de_maes_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122393/indicacao_90_-_construcao_piscina_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122394/indicacao_91_-_dia_internacional_da_mulher_-_marciane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122395/indicacao_092_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122396/indicacao_93_-_quadra_areia_recanto_feliz_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122398/indicacao_94_-_linguagem_simples_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122400/indicacao_095_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122401/indicacao_096_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122402/indicacao_097_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122403/indicacao_098_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122404/indicacao_99_-_academia_parquinho_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122405/indicacao_100_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122408/indicacao_101_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122409/indicacao_102_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122410/indicacao_103_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122411/indicacao_104_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122412/indicacao_105_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122415/indicacao_106_-_parquinho_infantil_e_academia_ao_ar_livre_no_bairro_marechal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122416/indicacao_107_-_banheiros_nos_cemiterios_distritais_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122417/indicacao_108_-_recape_asfaltico_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122418/indicacao_109_-_produtores_de_tilapia_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122419/indicacao_110_-_produtores_de_leite_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122420/indicacao_111_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122426/indicacao_112_-_iluminacao_bicicross_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122427/indicacao_113_-_atendimento_esf_7_as_19h_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122428/indicacao_114_-_reforma_usf_jd_marechal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122429/indicacao_115_-_semaforo_porto_alegre_x_av_maripa_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122430/indicacao_116_-_recape_asfaltico_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122431/indicacao_117_-_melhorias_estarada_rural_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122432/indicacao_118_-_melhorias_estarada_rural_heidrich_-_carlinhos_e_maciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122433/indicacao_119_-_casas_populares_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122435/indicacao_120_-_pedras_irregulares_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122436/indicacao_121_-_lampadas_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122437/indicacao_122_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122438/indicacao_123_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122442/indicacao_125_-_farmacia_de_manipulacao_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122445/indicacao_126_-_instalacao_de_cacambas_estacionarias_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122446/indicacao_127_-_farmacia_basica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122447/indicacao_128_-_iluminacao_publica_dos_moradores_da_vila_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122450/indicacao_129_-_recape_asfalto_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122451/indicacao_130_-_implantacao_de_estrutura_adminsitrativa_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122456/indicacao_131_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122459/indicacao_132_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122460/indicacao_133_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122461/indicacao_134_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122464/indicacao_135_-_capela_boa_vista_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122468/indicacao_136_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122470/indicacao_137_-_revisao_iluminacao_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122471/indicacao_138_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122472/indicacao_139_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122473/indicacao_140_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122474/indicacao_141_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122475/indicacao_142_-_tapa_buraco_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122476/indicacao_143_-_construcao_de_calcadas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122477/indicacao_144_-_parquinho_infnatil_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122478/indicacao_145_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122479/indicacao_146_-_parquinho_bairro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122480/indicacao_147_-_poda_ciclovia_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122483/indicacao_148_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122484/indicacao_149_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122485/indicacao_150_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122486/indicacao_151_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122487/indicacao_152_-_recuperacao_e_recapamento_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122488/indicacao_153_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122489/indicacao_154_-_revitalizacao_ambiental_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122491/indicacao_155_-_grama_sintetica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122492/indicacao_156_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122494/indicacao_157_-_revitalizacao_calcada_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122496/indicacao_158_-_rua_colombo_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122497/indicacao_159_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122498/indicacao_160_-_ponto_onibus_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122499/indicacao_161_-_limpeza_galerias_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122500/indicacao_162_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122501/indicacao_163_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122502/indicacao_164_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122504/indicacao_165_-_melhoras_estrada_rural_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122505/indicacao_166_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122506/indicacao_167_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122507/indicacao_168_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122508/indicacao_169_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122509/indicacao_170_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122510/indicacao_171_-_aplicativo_govfacil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122511/indicacao_172_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122513/indicacao_173_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122515/indicacao_174_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122516/indicacao_175_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122521/indicacao_176_-_recape_vila_gaucha_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122522/indicacao_177_-_melhorias_sinalizacao_horizontal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122523/indicacao_178_-_superposte_arara_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122524/indicacao_179_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122525/indicacao_180_-_melhoria_estrada_rural_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122526/indicacao_181_-_farmacia_basica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122527/indicacao_182_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122528/indicacao_183_-_patio_maquinas_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122530/indicacao_184_-_centro_especializado_odontologia_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122531/indicacao_185_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122532/indicacao_186_-_bicicletario_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122533/indicacao_187_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122534/indicacao_188_-_abertura_rua_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122535/indicacao_189_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122536/indicacao_190_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122537/indicacao_191_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122538/indicacao_192_-_estrada_linha_schmidt_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122540/indicacao_193_-_recape_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122541/indicacao_194_-_recape2_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122543/indicacao_195_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122545/indicacao_196_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122546/indicacao_197_-_calcada_dom_joao_vi_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122547/indicacao_198_-_arborizacao_ijw_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122548/indicacao_199_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122550/indicacao_200_-_baus_de_reciclaveis_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122551/indicacao_201_-_equipamento_de_ultrassom_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122552/indicacao_202_-_complexo_lider_e_santo_amaro_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122553/indicacao_203_-_rodoviaria_-_grodinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122554/indicacao_204_-_recapamento_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122558/indicacao_205_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122561/indicacao_206_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122562/indicacao_207_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122566/indicacao_208_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122567/indicacao_209_-_melhoras_estrada_rural_-_marciel_e_marciane.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122568/indicacao_210_-_meu_campinho_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122569/indicacao_211_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122570/indicacao_212_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122571/indicacao_213_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122572/indicacao_214_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122573/indicacao_215_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122574/indicacao_216_-_abastecedoruo_-_spohr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122575/indicacao_217_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122576/indicacao_218_-_revitalizacao_avenida_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122577/indicacao_219_-_semafaro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122578/indicacao_220_-_bicicletario_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122579/indicacao_221_-_poda_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122580/indicacao_222_-_compactacao_estrada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122585/indicacao_223_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122586/indicacao_224_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122587/indicacao_225_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122588/indicacao_226_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122589/indicacao_227_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122590/indicacao_228_-_limpez_e_manutencao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122591/indicacao_229_-_melhorias_asfalto_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122592/indicacao_230_-_sinalizacao_viaria_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122594/indicacao_231_-_espacos_pet_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122595/indicacao_232_-_servico_limpeza_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122598/indicacao_233_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122599/indicacao_234_-_asfalto_rua_gen._rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122600/indicacao_235_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122601/indicacao_236_-_galeria_pluvial_-_r._10_de_abril_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122606/indicacao_237_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122607/indicacao_238_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122608/indicacao_239_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122609/indicacao_240_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122610/indicacao_241_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122614/indicacao_242_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122615/indicacao_243_2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122616/indicacao_244_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122619/indicacao_245_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122620/indicacao_246_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122621/indicacao_247_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122624/indicacao_248_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122625/indicacao_249_2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122626/indicacao_250_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122627/indicacao_251_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122628/indicacao_252_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122629/indicacao_253_2026_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122631/indicacao_254_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122632/indicacao_255_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122633/indicacao_256_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122634/indicacao_257_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122636/indicacao_258_-_fonoaudiologia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122637/indicacao_259_-_ortopedia_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122638/indicacao_260_-_redutor_velocidade_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122639/indicacao_261_-_acao_clube_servicos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122642/indicacao_262_-_mini_arena_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122643/indicacao_263_-_pavimentacao_asfaltica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122644/indicacao_264_-_led_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122645/indicacao_265_-_estacionamento_moto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122646/indicacao_266_-_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122648/indicacao_267_-_substituicao_placa_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122649/indicacao_268_-_pintura_quadra_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122651/indicacao_269_-_faixa_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122652/indicacao_270_-_ubs_-_rafael_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122653/indicacao_271_-_distrito_de_novo_horizonte_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122654/indicacao_272_-_linha_horizontina_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122656/indicacao_273_-_lixeiras_nas_linhas_municipais_da_area_rural_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122657/indicacao_274_-_acostamento_na_rodovia_municipal_antonio_krenchinski_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122658/indicacao_275_-_psiquiatra_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122659/indicacao_276_-_parque_sao_matheus_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122660/indicacao_277_-_av._rio_g._do_sul_ao_lira_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122661/indicacao_278_-_rua_alfredo_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122662/indicacao_279_-_novo_h._bela_v._-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122663/indicacao_280_-_guarda_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122664/indicacao_281_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122666/indicacao_282_-_visita_escola_-_solicitacoes_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122669/indicacao_283_2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122672/indicacao_284_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122676/indicacao_285_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122677/indicacao_286_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122678/indicacao_287_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122679/indicacao_288_2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122680/indicacao_289_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122681/indicacao_290_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122682/indicacao_291_2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122683/indicacao_292_2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122685/indicacao_293_2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122687/indicacao_294_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122688/indicacao_295_2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122693/indicacao_296_2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122694/indicacao_297_2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122695/indicacao_298_2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122700/indicacao_299_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122701/indicacao_300_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122702/indicacao_301_2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122703/indicacao_302_-_execucao_protocolos_antigos_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122704/indicacao_303_2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122705/indicacao_304_-_realizacao_de_leilao_de_imoveis_publicos_ociosos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122706/indicacao_305_-_fundos_do_teatro_municipal_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122707/indicacao_306_-sinalizacao_de_transito_na_rua_dom_joao_vi_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122708/indicacao_307_-_estrada_rural_da_linha_guara_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122709/indicacao_308_-_distrito_de_tres_passos_ao_municipio_de_quatro_pontes_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122710/indicacao_309_2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122711/indicacao_310_2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122712/indicacao_311_2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122713/indicacao_312_2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122714/indicacao_313_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122717/indicacao_314_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122718/indicacao_315_2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122719/indicacao_316_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122720/indicacao_317_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122722/indicacao_318_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122724/indicacao_319_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122725/indicacao_320_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122726/indicacao_321_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122727/indicacao_322_2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122728/indicacao_323_-_limpeza_estrada_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122731/indicacao_324_-_capela_mortuaria_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122732/indicacao_325_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122733/indicacao_326_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122734/indicacao_327_2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122736/indicacao_328_-_distribuicao_sacola_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122737/indicacao_329_-_sinalizacao_vertical_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122738/indicacao_330_-_programa_municipal_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122744/indicacao_331_2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122749/indicacao_332_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122750/indicacao_333_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122752/indicacao_334_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122753/indicacao_335_2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122754/indicacao_336_2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122755/indicacao_337_2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122756/indicacao_338_2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122760/indicacao_339_-_atendimento_regionalizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122761/indicacao_340_-_atendimetno_agricultor_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122762/indicacao_341_-_aquisicao_maquinas_produtor_rural_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122763/indicacao_342_-_vale_alimentacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122764/indicacao_343_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122765/indicacao_344_2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122766/indicacao_345_-_bueiro_reparo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122767/indicacao_346_2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122768/indicacao_347_-_iluminacao_santa_catarina_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122769/indicacao_348_-_manutencao_preventiva_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122770/indicacao_349_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122771/indicacao_350_-_melhorias_escola_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122772/indicacao_351_-_implantacao_infraestrutura_-_margens_av_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122773/indicacao_352_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122774/indicacao_353_-_melhorias_associacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122775/indicacao_354_-_iluminacao_lira_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122776/indicacao_355_-_caminhao_aquisicao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122777/indicacao_356_-_asfalto_linha_guara_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122778/indicacao_357_-_ecoponto_festa_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122779/indicacao_358_-_ecoponto_interior_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122780/indicacao_359_-_linha_peroba_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122782/indicacao_360_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122783/indicacao_361_2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122784/indicacao_362_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122786/indicacao_363_-_bolsa_cuidador_-_comudi_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122788/indicacao_364_2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122796/indicacao_365_2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122800/indicacao_366_2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122801/indicacao_367_2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122802/indicacao_368_2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122803/indicacao_369_2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122804/indicacao_370_2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122805/indicacao_371_2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122806/indicacao_372_2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122807/indicacao_373_2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122808/indicacao_374_2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122809/indicacao_375_2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122811/indicacao_376_2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122812/indicacao_377_2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122813/indicacao_378_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122816/indicacao_379_-_melhoria_estrada_sinalizacao_-_tania.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122817/indicacao_380_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122818/indicacao_381_2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122819/indicacao_382_2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122820/indicacao_383_2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122821/indicacao_384_2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122822/indicacao_385_2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122823/indicacao_386_2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122824/indicacao_387_2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122826/indicacao_388_2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122827/389_2026_spohr_-_gordinho_-_marciane_-_marciel_-_fabio_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122829/indicacao_390_2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122830/indicacao_391_2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122831/indicacao_392_2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122832/indicacao_393_-_sinalizacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122833/indicacao_394_2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122834/indicacao_395_-_wifi_gratuita_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122835/indicacao_396_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122836/indicacao_397_-_bebedouros_-_marciane_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122838/indicacao_398_2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122842/indicacao_399_2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122847/indicacao_400_2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122848/indicacao_401_2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122849/indicacao_402_2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122850/indicacao_403_2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122851/indicacao_404_2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122854/indicacao_405_2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122855/indicacao_406_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122856/indicacao_407_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122857/indicacao_408_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122858/indicacao_409_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122859/indicacao_410_2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122860/indicacao_411_2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122861/indicacao_412_2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122862/indicacao_413_2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122863/indicacao_414_2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122870/indicacao_415_-_reforma_parquinhos_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122871/indicacao_416_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122873/indicacao_417_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122874/indicacao_418_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122875/indicacao_419_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122878/indicacao_420_-_recape_dom_pedro_e_independencia_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122882/indicacao_421_-_cadastro_municipal_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122883/indicacao_422_-_implantacao_de_programa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122884/indicacao_423_2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122886/indicacao_424_-_isencao_itbi_cohapar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122887/indicacao_425_2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122888/indicacao_426_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122894/indicacao_427_2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122895/indicacao_428_2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122896/indicacao_429_2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122897/indicacao_430_2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122898/indicacao_431_2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122899/indicacao_432_2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122900/indicacao_433_2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122902/indicacao_434_2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122903/indicacao_435_2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122904/indicacao_436_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122906/indicacao_437_2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122907/indicacao_438_2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122908/indicacao_439_2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122916/indicacao_440_-_parques_infantis_rotomoldados_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122917/indicacao_441_2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122918/indicacao_442_-_rotatoria_weimann_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122919/indicacao_443_-_nivelamento_tampas_botafogo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122920/indicacao_444_2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122922/indicacao_445_2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122924/indicacao_446_2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122927/indicacao_447_2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122928/indicacao_448_-_patrolamento_e_correcao_-_tania2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122930/indicacao_449_-_sistema_de_monitoramento_por_reconhecimento_facial_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122931/indicacao_450_-rede_estadual_de_educacao_legislativa_reel_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122932/indicacao_-_451_-cmei_portal_da_vida_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122967/indicacao_452_2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122968/indicacao_453_2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122969/indicacao_454_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122974/indicacao_455_2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122975/indicacao_456_-_ponte_linha_sao_bernardo_-_tania.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122976/indicacao_457_2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122977/indicacao_458_-_campinho_e_iluminacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122978/indicacao_459_2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122980/indicacao_460_-_linha_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122981/indicacao_461_2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122982/indicacao_462_-_detector_metais_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122983/indicacao_463_2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122985/indicacao_464_-_iluminacao_br_163_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122986/indicacao_465_-_ciclovia_br_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122987/indicacao_466_-_pavimentacao_asfaltica_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122988/indicacao_467_2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122990/indicacao_468_-_conserto_bueiro_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122991/indicacao_469_2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122992/indicacao_470_-_toco_arvores_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122993/indicacao_471_2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122995/indicacao_472_2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122996/indicacao_473_-_seguranca_transito_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122997/indicacao_474_-_vacinacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122998/indicacao_475_-_parque_maquinas_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122999/indicacao_476_-_melhorias_parque_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123001/indicacao_477_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123005/indicacao_478_-_bem_estar_animal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123008/indicacao_479_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123009/indicacao_480_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123066/indicacao_481_-_acostamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123069/indicacao_482_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123071/indicacao_483_-_gordinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123072/indicacao_484_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123073/indicacao_485_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123074/indicacao_486_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123075/indicacao_487_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123076/indicacao_488_2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123081/indicacao_489_-_parquinho_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123082/indicacao_490_-_lombada_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123083/indicacao_491_-_poda_de_arvore_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123085/indicacao_492_-_lampada_led_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123086/indicacao_493_-_bebedouro_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123087/indicacao_494_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123088/indicacao_495_-_boa_vista_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123089/indicacao_496_2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123090/indicacao_497_2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123091/indicacao_498_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123092/indicacao_499_2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123094/indicacao_500_2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123095/indicacao_501_2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123096/indicacao_502_-_energia_solar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123097/indicacao_503_2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123101/indicacao_504_-_servico_odontologico_-_marciane_alterada_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123102/indicacao_505_2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123103/indicacao_506_2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123105/indicacao_507_2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123163/indicacao_508_-_alargamento_via_publica_-_marciel.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123164/indicacao_509_-_alargamento_ponte_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123175/indicacao_510_2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123176/indicacao_511_2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123179/indicacao_512_-_desobstrucao_bueiro_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123180/indicacao_513_-_preferencial__-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123181/indicacao_514_2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123182/indicacao_515_2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123183/indicacao_516_-_patrolamento_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123184/indicacao_517_-_conserto_tampa_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123185/indicacao_518_2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123186/indicacao_519_-_poda_de_arvores__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123187/indicacao_520_-_tampa_bueiro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123188/indicacao_521_2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123189/indicacao_522_-_infraestrutura_rua_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123190/indicacao_523_2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123191/indicacao_524_2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123192/indicacao_525_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123193/indicacao_526_-_alargamento_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123194/indicacao_527_2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123195/indicacao_528_2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123196/indicacao_529_-_cobertura_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123198/indicacao_530_2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123199/indicacao_531_2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123200/indicacao_532_2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123207/indicacao_533_-_patrolamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123208/indicacao_534_-_ponto_onibus_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123235/indicacao_535_2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123253/indicacao_536_2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123254/indicacao_537_2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123271/indicacao_538_-_programa_agricultor__-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123274/indicacao_539_-_melhorais_avenida_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123275/indicacao_540_-_parceria_escoteiros_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123284/indicacao_541_-_pedra_cascalho_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123285/indicacao_542_-_melhorias_via_-_coronel.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123286/indicacao_543_-_melhorias_via_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123287/indicacao_544_-_acan_e_ascamar_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123300/indicacao_545_-_ponto_de_onibus_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123315/indicacao_546_-_melhorias_rodovia_-_marciel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123316/indicacao_547_-_sinalizacao_pare_sc_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123328/indicacao_548_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123329/indicacao_549_2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123330/indicacao_550_2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123331/indicacao_551_2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123332/indicacao_552_2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123343/indicacao_553_2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123357/indicacao_554_-_asfalto_corinthians_margarida_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123358/indicacao_555_-_bebedouro_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123360/indicacao_556_2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123361/indicacao_557_-_sinalizcao_-_padeiro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123363/indicacao_558_-_recape_-_padeiro.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123365/indicacao_559_-_poda_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123371/indicacao_560_-_calcamento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123373/indicacao_561_-_arrumar_via_publica_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123374/indicacao_562_2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123375/indicacao_563_-_meu_campinho_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123376/indicacao_564_2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123377/indicacao_565_-_substituicao_placas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123379/indicacao_566_2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123380/indicacao_567_-_praticas_esportivas_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123381/indicacao_568_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123382/indicacao_569_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123383/indicacao_570_-_parceria_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123384/indicacao_571_2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123388/indicacao_572_-_travessia_elevada_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123389/indicacao_573_-_revitalizacao_gruta_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123390/indicacao_574_-_reciclados_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123391/indicacao_575_2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123395/indicacao_576_2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123397/indicacao_577_2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123398/indicacao_578_2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123399/indicacao_579_2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123400/indicacao_580_2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123431/indicacao_581_-_melhoria_via_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123433/indicacao_582_-_toldo_post__-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123435/indicacao_583_-_pedra_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123436/indicacao_584_-_ecoponto_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123441/indicacao_585_-_melhorias_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123443/indicacao_586_-_cilcovia_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123445/indicacao_587_-_ponto_onibus_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123446/indicacao_588_-_poco_artesiano_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123448/indicacao_589_-_apoio_cursos_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123467/indicacao_590_-_briquedos_praca_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123473/indicacao_591_-_alargamento_rua_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123476/indicacao_592_-_cancha_municipal_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123477/indicacao_593_-_conservacao_solo_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123478/indicacao_594_2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123480/indicacao_595_-_travessia_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123481/indicacao_596_-_cobertura_arena_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123482/indicacao_597_-_placas_rua_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123484/indicacao_598_-_posto_saude_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123485/indicacao_599_-_travessia_agricola_horizonte_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123489/indicacao_600_-_ciclovia_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123491/indicacao_601_-_iluminacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123493/indicacao_602_-_sinalizacao_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123495/indicacao_603_-_ampliacao_rede_eletrica_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123497/indicacao_604_-_programa_municipal_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123499/indicacao_605_-_pavimentacao_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123502/indicacao_606_-_telecomunicacoes_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123504/indicacao_607_-_pcd_na_expo_rondon_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123506/indicacao_608_-_parquinho_apae_-_raael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122320/3.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122330/1.2026_-_oficio_3-26_tce_-_pr_-_parecer_previo_contas_executivo_2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122839/pdl_01_2025_irineo_da_costa_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122846/pdl_02_2025_tealmo_cassel.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122891/pdl_03_2026_aprova_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122612/plc_01_2026__carregadores_eletricos.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122913/plc_02_-_padronizacao_calcadas_2026_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122421/plo_01_2026_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122457/plo_02_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122495/plo_03_2026_tania.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122670/plo_04_2026_gordinho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122697/projeto_de_lei_-_05_-_incluir_evento_caminhada_no_calendario_oficial_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122743/projeto_de_lei_-_06_-_declara_utilidade_publica_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122745/projeto_de_lei_-_07_-_cria_dispositivo_na_lei_5597-25_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122751/plo_08_2026_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122757/projeto_de_lei_no_9.2026_legislativo_proc._7704.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122837/plo_10_2026_juca.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122890/projeto_de_lei_no_11.2026_legislativo_proc._7707.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122909/projeto_de_lei_no_12.2026_legislativo_municipal_proc._7709.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122910/plo_13_juca.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122964/plo_14_policial_fabio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123104/plo_15_utilidade_publica_amigos_da_viola.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123107/pl_16-06_-_edmundo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123272/projeto_de_lei_-_17-26_-_incluir_evento_corirda_no_calendario_oficial_-_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122318/1.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122319/2.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122321/3.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122383/4.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122384/5.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122413/6.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122414/7.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122423/8.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122422/9.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122424/10.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122463/11.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122467/12.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122518/13.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122519/14.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122520/15.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122563/16.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122564/17.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122565/18.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122613/19.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122641/20.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122797/projeto_de_lei_no_21.2026_executivo_proc._7701.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122798/projeto_de_lei_no_22.2026_executivo_proc._7702.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122799/23.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122845/24.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123106/25.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123256/26.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123342/27.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123413/28.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123414/29.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123415/30.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123416/31.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123521/32.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123520/33.2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122270/requerimento_01_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122271/requerimento_02_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122272/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122273/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122276/requerimento_05_2026_-_ok_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122290/requerimento_06_-_medicos_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122295/requerimento_07_-_kit_material_escolar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122304/requerimento_08_-_pavimentacao_asfaltica_-_spohr_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122305/requerimento_09_-_dnit_-_prefeitura_-_iluminacao_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122314/requerimento_10_-_banheiros_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122316/11_2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122317/requerimento_12_-_patrulha_mulher_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122327/requerimento_13_-_cessao_onibus_-_coronel_e_carlinhos_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122333/requerimento_14_-_permanencia_policia_rodoviaria_estadual_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122334/requerimento_15_-_permanencia_bpfron_-_spohr_coronel_e_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122338/requerimento_16_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122339/requerimento_17_-_identificacao_de_atendimento_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122341/requerimento_18_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122346/requerimento_19_-_campanha_prev_cancer_colorretal_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122356/requerimento_20-__interprete_de_libras_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122360/requerimento_21_-_pedagio_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122363/requerimento_22_-_alargamento_ponte_-_valdir_e_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122365/requerimento_23_-_substituicao_dos_semaforos_do_municipio_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122366/requerimento_24_-_implantacao_de_sistema_das_emendas_parlamentares_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122370/requerimento_25_-_atendimento_tea_ciscopar_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122389/26_2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122397/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122399/requerimento_28_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122407/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122425/requerimento_31_-_asfalto_sobre_pedra_-_porto_mendes_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122434/requerimento_32_-_redutor_velocidade_163_-_spohr_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122439/requerimento_33_-_mencao_honrosa_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122440/requerimento_34_-_estacioamento_irregular_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122443/requerimento_35_-_ciclovia_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122444/requerimento_36_-_iluminacao_163_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122448/requerimento_37_-_pavimentacao_vila_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122449/requerimento_38_-_falta_ar_cond_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122452/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122453/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122454/requerimento_41_2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122455/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122458/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122462/requerimento_44_-_colegio_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122465/requerimento_45_-_garis_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122466/requerimento_46_-_2_milhoes_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122469/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122481/requerimento_48_-_lago_primavera_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122482/requerimento_49_-_professores_auxiliares_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122490/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122493/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122503/requerimento_52_-_trevo_novo_horizonte_-_marciel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122512/requerimento_53_-_informacoes_iptu_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122514/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122517/requerimento_55_2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122529/requerimento_56_2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122539/requerimento_57_2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122542/requerimento_58_-_alimentacao_pss_-_juca.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122544/requerimento_59_-_transporte_escolar_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122549/requerimento_60_-_plano_de_arborizacao_urbana_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122555/requerimento_61_-_valor_oryalties_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122556/requerimento_62_-_hora_maquina_-_tania.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122557/requerimento_63_-_revitalizacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122559/requerimento_64_2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122581/requerimento__65_-_drogados_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122582/requerimento__66_-_gastos_expo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122583/requerimento__67_-_extravio_exames_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122584/requerimento__68_-_frotas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122593/requerimento_69_2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122596/requerimento_70_-_reforma_samu_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122597/requerimento_71_-_construcao_caps_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122602/requerimento_72_2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122603/requerimento_73_2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122604/requerimento__74_-_casa_lar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122605/requerimento_75_2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122611/requerimento_76_2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122617/requerimento_77_-_professores_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122618/requerimento_78_2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122622/requerimento_79_2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122623/requerimento_80_2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122630/requerimento_81_2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122635/requerimento_82_-_regularizacao_fundiaria_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122640/requerimento_83_-_conseg_-_coronel_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122647/requerimento_84_-_cargos_e_concurso_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122650/requerimento_85_-_coopersol_-_rafal_-_v2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122655/requerimento_86_-_convoca_o_secretario_municipal_de_agricultura_e_meio_ambiente_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122665/requerimento_87_-_dnit_-_acesso_principal_-_valdir_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122668/requerimento_88_2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122671/requerimento_89_2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122673/requerimento_90_2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122674/requerimento_91_2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122675/requerimento_92_2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122684/requerimento_93_2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122686/requerimento_94_2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122689/requerimento_95_2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122690/requerimento_96_2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122691/requerimento_97_2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122692/requerimento_98_2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122696/requerimento_99_2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122698/requerimento_100_-_medalha_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122699/requerimento_101_2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122715/requerimento_102_2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122716/requerimento_103_2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122721/requerimento_104_2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122723/requerimento_105_2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122729/requerimento_106_2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122730/requerimento_107_2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122735/requerimento_108_2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122739/requerimento_109_2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122740/requerimento_110_-_politicas_publicas_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122741/requerimento_111_2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122742/requerimento_112_2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122746/requerimento_113_2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122747/requerimento_114_2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122748/requerimento_115_2026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122758/requerimento_116_-_pesca_corvina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122759/requerimento_117_-_coleta_lixo_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122781/requerimento_118_2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122785/requerimento_119_2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122787/requerimento_120_2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122789/requerimento_121_2026.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122790/requerimento_122_2026.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122791/requerimento_123_2026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122792/requerimento_124_2026.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122793/requerimento_125_2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122794/requerimento_126_2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122795/requerimento_127_2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122810/requerimento_128_2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122814/requerimento_129_2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122815/requerimento_130_-_gastos_proem_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122825/requerimento_131_-_reitera_pedido_frota_leilao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122840/requerimento_132_2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122841/requerimento_133_2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122843/requerimento_134_2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122844/requerimento_135_2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122852/requerimento_136_2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122853/requerimento_137_2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122864/requerimento_138_-_transporte_paciente_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122865/requerimento_139_-_queda_energia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122866/requerimento_140_-_exames_ciscopar_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122867/requerimento_141_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122872/requerimento_142_2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122868/requerimento_143_2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122869/requerimento_144_-_paralisacao_obra_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122876/requerimento_145_-_liberacao_de_recursos_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122877/requerimento_146_-_solciitacao_ingresso_acao_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122879/requerimento_147_-_combate_a_cigarrinha_do_milho_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122880/requerimento_148_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122881/requerimento_149_-_andamento_de_indicacao_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122885/requerimento_150_2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122889/requerimento_151_-_ampliacao_cruzatti_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122892/requerimento_152_2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122893/requerimento_153_2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122901/requerimento_154_2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122905/requerimento_155_2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122911/requerimento_156_-_rodovia_ausencia_providencia_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122912/requerimento_157_-_insulina_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122914/requerimento_158_-_recape_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122921/requerimento_159_-_politicas_publicas_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122923/requerimento_160_-_iluminacao_publica_-_fabio_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122925/requerimento_161_2026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122926/requerimento_162_2026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122929/requerimento_163_-_gov_facil_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122933/requerimento_164_-_taxa_de_coleta_de_lixo_-_juca.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122934/requerimento_165_-_liberacao_de_recursos_totalizando_r_100_milhoes_no_mes_de_abril_de_2026_-_juca_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122965/requerimento_166_2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122966/requerimento_167_2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122970/requerimento_168_2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122971/requerimento_169_2026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122972/requerimento_170_2026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122973/requerimento_171_-_galerias_parque_ecologico_-_tanita.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122979/requerimento_172_-_quadro_loa_-_tanita_-_pd.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123002/requerimento_173_2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123007/requerimento_174_2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123031/requerimento_175_2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123049/requerimento_176_2026.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123064/requerimento_177_-_despesas_hospitais_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123068/requerimento_178_-_informacao_terceirizada_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123077/requerimento_179_-_veiculo_eletrico_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123078/requerimento_180_2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123079/requerimento_181_-_siemaco_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123080/requerimento_182_2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123093/requerimento_183_-_mp_-_queda_de_energia_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123098/requerimento_184_2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123099/requerimento_185_-_investsus_-_marciane2_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123100/requerimento_186_-_ciscopar_-_marciane_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123178/requerimento_187_2026.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123197/requerimento_188_-_sperafico_unioeste_-_gordinho_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123205/requerimento_189_-_aditivos_minas_gerais_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123206/requerimento_190_2026.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123283/requerimento_191_2026.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123299/requerimento_192_-_rocada_-_padeiro_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123303/requerimento_193_-_filas_agendamentos_ciscopar_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123306/requerimento_194_-_recurso_educacao_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123307/requerimento_195_-_falta_de_fono_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123308/requerimento_196_-_audiencia_publica_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123311/requerimento_197_-_parquinho_ausencia_de_resposta_-_tanita_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123327/requerimento_198_2026_reitera_o_requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123359/requerimento_199_-_material_emprestimo_social_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123366/requerimento_200_2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123368/requerimento_201_-_cacadas_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123369/requerimento_202_2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123370/requerimento_203_-_duodecimo_aplicacao_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123372/requerimento_204_2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123392/requerimento_205_2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123393/requerimento_206_2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123394/requerimento_207_2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123396/requerimento_208_2026.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123422/requerimento_209_2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123437/requerimento_210_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123439/requerimento_211_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123461/requerimento_212_2026.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123464/requerimento_213_-_iluminacao_163_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123468/requerimento_214_-_loa_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123470/requerimento_215_-_loa_-_realizado_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123472/requerimento_216_-_ldo_-_quadro_-_tania_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123487/requerimento_217_-_informacoes_executivo_-_juliano_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123490/requerimento_218_2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123496/requerimento_219_2026.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123501/requerimento_220_2026.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123507/rquerimento_221_-_interprete_libras_conferencia_e_expo_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123512/requerimento_222_-_meu_campinho_boa_vista_-_rafael_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/122269/veto_parcial_ao_projeto_de_lei_n_38-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123148/veto_ao_projeto_de_lei_n_07-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/sapl/public/materialegislativa/2026/123518/veto_integral_ao_pl_37.2025_l.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H889"/>
+  <dimension ref="A1:H891"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -27787,5890 +27809,5942 @@
       </c>
       <c r="D664" t="s">
         <v>2582</v>
       </c>
       <c r="E664" t="s">
         <v>2583</v>
       </c>
       <c r="F664" t="s">
         <v>2498</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="H664" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>2672</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="D665" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F665" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G665" s="1" t="s">
         <v>2673</v>
       </c>
-      <c r="E665" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H665" t="s">
-        <v>2676</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2677</v>
+        <v>2674</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="D666" t="s">
-        <v>2673</v>
+        <v>2582</v>
       </c>
       <c r="E666" t="s">
-        <v>2674</v>
+        <v>2583</v>
       </c>
       <c r="F666" t="s">
-        <v>13</v>
+        <v>2498</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2678</v>
+        <v>2675</v>
       </c>
       <c r="H666" t="s">
-        <v>2679</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2680</v>
+        <v>2677</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D667" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E667" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F667" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H667" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2683</v>
+        <v>2682</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D668" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E668" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F668" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H668" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>22</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F669" t="s">
+        <v>13</v>
+      </c>
+      <c r="G669" s="1" t="s">
         <v>2686</v>
       </c>
-      <c r="B669" t="s">
-[...14 lines deleted...]
-      <c r="G669" s="1" t="s">
+      <c r="H669" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2689</v>
+        <v>2688</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D670" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E670" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F670" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H670" t="s">
         <v>2690</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>31</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F671" t="s">
+        <v>18</v>
+      </c>
+      <c r="G671" s="1" t="s">
         <v>2692</v>
       </c>
-      <c r="B671" t="s">
-[...14 lines deleted...]
-      <c r="G671" s="1" t="s">
+      <c r="H671" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>36</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F672" t="s">
+        <v>13</v>
+      </c>
+      <c r="G672" s="1" t="s">
         <v>2695</v>
       </c>
-      <c r="B672" t="s">
-[...14 lines deleted...]
-      <c r="G672" s="1" t="s">
+      <c r="H672" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>40</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F673" t="s">
+        <v>81</v>
+      </c>
+      <c r="G673" s="1" t="s">
         <v>2698</v>
       </c>
-      <c r="B673" t="s">
-[...14 lines deleted...]
-      <c r="G673" s="1" t="s">
+      <c r="H673" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>45</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F674" t="s">
+        <v>200</v>
+      </c>
+      <c r="G674" s="1" t="s">
         <v>2701</v>
       </c>
-      <c r="B674" t="s">
-[...14 lines deleted...]
-      <c r="G674" s="1" t="s">
+      <c r="H674" t="s">
         <v>2702</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>49</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F675" t="s">
+        <v>128</v>
+      </c>
+      <c r="G675" s="1" t="s">
         <v>2704</v>
       </c>
-      <c r="B675" t="s">
-[...11 lines deleted...]
-      <c r="F675" t="s">
+      <c r="H675" t="s">
         <v>2705</v>
-      </c>
-[...4 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>53</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F676" t="s">
+        <v>154</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H676" t="s">
         <v>2708</v>
-      </c>
-[...19 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>57</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G677" s="1" t="s">
         <v>2711</v>
       </c>
-      <c r="B677" t="s">
-[...14 lines deleted...]
-      <c r="G677" s="1" t="s">
+      <c r="H677" t="s">
         <v>2712</v>
-      </c>
-[...1 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>61</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G678" s="1" t="s">
         <v>2714</v>
       </c>
-      <c r="B678" t="s">
-[...14 lines deleted...]
-      <c r="G678" s="1" t="s">
+      <c r="H678" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>66</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F679" t="s">
+        <v>737</v>
+      </c>
+      <c r="G679" s="1" t="s">
         <v>2717</v>
       </c>
-      <c r="B679" t="s">
-[...11 lines deleted...]
-      <c r="F679" t="s">
+      <c r="H679" t="s">
         <v>2718</v>
-      </c>
-[...4 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>70</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H680" t="s">
         <v>2721</v>
-      </c>
-[...19 lines deleted...]
-        <v>2723</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>75</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G681" s="1" t="s">
         <v>2724</v>
       </c>
-      <c r="B681" t="s">
-[...14 lines deleted...]
-      <c r="G681" s="1" t="s">
+      <c r="H681" t="s">
         <v>2725</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>80</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F682" t="s">
+        <v>13</v>
+      </c>
+      <c r="G682" s="1" t="s">
         <v>2727</v>
       </c>
-      <c r="B682" t="s">
-[...14 lines deleted...]
-      <c r="G682" s="1" t="s">
+      <c r="H682" t="s">
         <v>2728</v>
-      </c>
-[...1 lines deleted...]
-        <v>2729</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>85</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F683" t="s">
+        <v>13</v>
+      </c>
+      <c r="G683" s="1" t="s">
         <v>2730</v>
       </c>
-      <c r="B683" t="s">
-[...14 lines deleted...]
-      <c r="G683" s="1" t="s">
+      <c r="H683" t="s">
         <v>2731</v>
-      </c>
-[...1 lines deleted...]
-        <v>2732</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>89</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F684" t="s">
+        <v>32</v>
+      </c>
+      <c r="G684" s="1" t="s">
         <v>2733</v>
       </c>
-      <c r="B684" t="s">
-[...14 lines deleted...]
-      <c r="G684" s="1" t="s">
+      <c r="H684" t="s">
         <v>2734</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>93</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F685" t="s">
+        <v>81</v>
+      </c>
+      <c r="G685" s="1" t="s">
         <v>2736</v>
       </c>
-      <c r="B685" t="s">
-[...14 lines deleted...]
-      <c r="G685" s="1" t="s">
+      <c r="H685" t="s">
         <v>2737</v>
-      </c>
-[...1 lines deleted...]
-        <v>2738</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>97</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F686" t="s">
+        <v>81</v>
+      </c>
+      <c r="G686" s="1" t="s">
         <v>2739</v>
       </c>
-      <c r="B686" t="s">
-[...14 lines deleted...]
-      <c r="G686" s="1" t="s">
+      <c r="H686" t="s">
         <v>2740</v>
-      </c>
-[...1 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>101</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F687" t="s">
+        <v>137</v>
+      </c>
+      <c r="G687" s="1" t="s">
         <v>2742</v>
       </c>
-      <c r="B687" t="s">
-[...14 lines deleted...]
-      <c r="G687" s="1" t="s">
+      <c r="H687" t="s">
         <v>2743</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>105</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F688" t="s">
+        <v>332</v>
+      </c>
+      <c r="G688" s="1" t="s">
         <v>2745</v>
       </c>
-      <c r="B688" t="s">
-[...14 lines deleted...]
-      <c r="G688" s="1" t="s">
+      <c r="H688" t="s">
         <v>2746</v>
-      </c>
-[...1 lines deleted...]
-        <v>2747</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>109</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F689" t="s">
+        <v>154</v>
+      </c>
+      <c r="G689" s="1" t="s">
         <v>2748</v>
       </c>
-      <c r="B689" t="s">
-[...14 lines deleted...]
-      <c r="G689" s="1" t="s">
+      <c r="H689" t="s">
         <v>2749</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>114</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F690" t="s">
+        <v>154</v>
+      </c>
+      <c r="G690" s="1" t="s">
         <v>2751</v>
       </c>
-      <c r="B690" t="s">
-[...14 lines deleted...]
-      <c r="G690" s="1" t="s">
+      <c r="H690" t="s">
         <v>2752</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>118</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F691" t="s">
+        <v>81</v>
+      </c>
+      <c r="G691" s="1" t="s">
         <v>2754</v>
       </c>
-      <c r="B691" t="s">
-[...11 lines deleted...]
-      <c r="F691" t="s">
+      <c r="H691" t="s">
         <v>2755</v>
-      </c>
-[...4 lines deleted...]
-        <v>2757</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2758</v>
+        <v>2756</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D692" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E692" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F692" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2759</v>
+        <v>2757</v>
       </c>
       <c r="H692" t="s">
-        <v>2760</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>127</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G693" s="1" t="s">
         <v>2761</v>
-      </c>
-[...16 lines deleted...]
-        <v>527</v>
       </c>
       <c r="H693" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2763</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="D694" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E694" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F694" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>2764</v>
       </c>
       <c r="H694" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>2766</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D695" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E695" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F695" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="G695" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H695" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>141</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F696" t="s">
+        <v>41</v>
+      </c>
+      <c r="G696" s="1" t="s">
         <v>2769</v>
       </c>
-      <c r="B696" t="s">
-[...11 lines deleted...]
-      <c r="F696" t="s">
+      <c r="H696" t="s">
         <v>2770</v>
-      </c>
-[...4 lines deleted...]
-        <v>2772</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>145</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F697" t="s">
+        <v>128</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H697" t="s">
         <v>2773</v>
-      </c>
-[...19 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>149</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2775</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H698" t="s">
         <v>2777</v>
-      </c>
-[...19 lines deleted...]
-        <v>2779</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>153</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G699" s="1" t="s">
         <v>2780</v>
       </c>
-      <c r="B699" t="s">
-[...14 lines deleted...]
-      <c r="G699" s="1" t="s">
+      <c r="H699" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>158</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F700" t="s">
+        <v>221</v>
+      </c>
+      <c r="G700" s="1" t="s">
         <v>2783</v>
       </c>
-      <c r="B700" t="s">
-[...14 lines deleted...]
-      <c r="G700" s="1" t="s">
+      <c r="H700" t="s">
         <v>2784</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>162</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F701" t="s">
+        <v>32</v>
+      </c>
+      <c r="G701" s="1" t="s">
         <v>2786</v>
       </c>
-      <c r="B701" t="s">
-[...14 lines deleted...]
-      <c r="G701" s="1" t="s">
+      <c r="H701" t="s">
         <v>2787</v>
-      </c>
-[...1 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>166</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F702" t="s">
+        <v>32</v>
+      </c>
+      <c r="G702" s="1" t="s">
         <v>2789</v>
       </c>
-      <c r="B702" t="s">
-[...14 lines deleted...]
-      <c r="G702" s="1" t="s">
+      <c r="H702" t="s">
         <v>2790</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>170</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F703" t="s">
+        <v>154</v>
+      </c>
+      <c r="G703" s="1" t="s">
         <v>2792</v>
       </c>
-      <c r="B703" t="s">
-[...14 lines deleted...]
-      <c r="G703" s="1" t="s">
+      <c r="H703" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>175</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F704" t="s">
+        <v>154</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>2795</v>
       </c>
-      <c r="B704" t="s">
-[...14 lines deleted...]
-      <c r="G704" s="1" t="s">
+      <c r="H704" t="s">
         <v>2796</v>
-      </c>
-[...1 lines deleted...]
-        <v>2797</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2798</v>
+        <v>2797</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D705" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E705" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F705" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H705" t="s">
         <v>2799</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2801</v>
+        <v>2800</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="D706" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E706" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F706" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H706" t="s">
         <v>2802</v>
-      </c>
-[...1 lines deleted...]
-        <v>2803</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>187</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F707" t="s">
+        <v>13</v>
+      </c>
+      <c r="G707" s="1" t="s">
         <v>2804</v>
       </c>
-      <c r="B707" t="s">
-[...11 lines deleted...]
-      <c r="F707" t="s">
+      <c r="H707" t="s">
         <v>2805</v>
-      </c>
-[...4 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>191</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F708" t="s">
+        <v>13</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H708" t="s">
         <v>2808</v>
-      </c>
-[...19 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>195</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2810</v>
+      </c>
+      <c r="G709" s="1" t="s">
         <v>2811</v>
       </c>
-      <c r="B709" t="s">
-[...14 lines deleted...]
-      <c r="G709" s="1" t="s">
+      <c r="H709" t="s">
         <v>2812</v>
-      </c>
-[...1 lines deleted...]
-        <v>2813</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>199</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F710" t="s">
+        <v>81</v>
+      </c>
+      <c r="G710" s="1" t="s">
         <v>2814</v>
       </c>
-      <c r="B710" t="s">
-[...11 lines deleted...]
-      <c r="F710" t="s">
+      <c r="H710" t="s">
         <v>2815</v>
-      </c>
-[...4 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>204</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F711" t="s">
+        <v>137</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H711" t="s">
         <v>2818</v>
-      </c>
-[...19 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>208</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G712" s="1" t="s">
         <v>2821</v>
       </c>
-      <c r="B712" t="s">
-[...14 lines deleted...]
-      <c r="G712" s="1" t="s">
+      <c r="H712" t="s">
         <v>2822</v>
-      </c>
-[...1 lines deleted...]
-        <v>2823</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2824</v>
+        <v>2823</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="D713" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E713" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F713" t="s">
         <v>81</v>
       </c>
       <c r="G713" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H713" t="s">
         <v>2825</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>216</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F714" t="s">
+        <v>81</v>
+      </c>
+      <c r="G714" s="1" t="s">
         <v>2827</v>
       </c>
-      <c r="B714" t="s">
-[...14 lines deleted...]
-      <c r="G714" s="1" t="s">
+      <c r="H714" t="s">
         <v>2828</v>
-      </c>
-[...1 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>220</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F715" t="s">
+        <v>81</v>
+      </c>
+      <c r="G715" s="1" t="s">
         <v>2830</v>
       </c>
-      <c r="B715" t="s">
-[...14 lines deleted...]
-      <c r="G715" s="1" t="s">
+      <c r="H715" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>225</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F716" t="s">
+        <v>154</v>
+      </c>
+      <c r="G716" s="1" t="s">
         <v>2833</v>
       </c>
-      <c r="B716" t="s">
-[...14 lines deleted...]
-      <c r="G716" s="1" t="s">
+      <c r="H716" t="s">
         <v>2834</v>
-      </c>
-[...1 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2836</v>
+        <v>2835</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D717" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E717" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F717" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H717" t="s">
         <v>2837</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>233</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F718" t="s">
+        <v>18</v>
+      </c>
+      <c r="G718" s="1" t="s">
         <v>2839</v>
       </c>
-      <c r="B718" t="s">
-[...14 lines deleted...]
-      <c r="G718" s="1" t="s">
+      <c r="H718" t="s">
         <v>2840</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>237</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F719" t="s">
+        <v>13</v>
+      </c>
+      <c r="G719" s="1" t="s">
         <v>2842</v>
       </c>
-      <c r="B719" t="s">
-[...14 lines deleted...]
-      <c r="G719" s="1" t="s">
+      <c r="H719" t="s">
         <v>2843</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>241</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F720" t="s">
+        <v>154</v>
+      </c>
+      <c r="G720" s="1" t="s">
         <v>2845</v>
       </c>
-      <c r="B720" t="s">
-[...14 lines deleted...]
-      <c r="G720" s="1" t="s">
+      <c r="H720" t="s">
         <v>2846</v>
-      </c>
-[...1 lines deleted...]
-        <v>2847</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>245</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F721" t="s">
+        <v>128</v>
+      </c>
+      <c r="G721" s="1" t="s">
         <v>2848</v>
       </c>
-      <c r="B721" t="s">
-[...14 lines deleted...]
-      <c r="G721" s="1" t="s">
+      <c r="H721" t="s">
         <v>2849</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>249</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F722" t="s">
+        <v>221</v>
+      </c>
+      <c r="G722" s="1" t="s">
         <v>2851</v>
       </c>
-      <c r="B722" t="s">
-[...14 lines deleted...]
-      <c r="G722" s="1" t="s">
+      <c r="H722" t="s">
         <v>2852</v>
-      </c>
-[...1 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>253</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F723" t="s">
+        <v>41</v>
+      </c>
+      <c r="G723" s="1" t="s">
         <v>2854</v>
       </c>
-      <c r="B723" t="s">
-[...14 lines deleted...]
-      <c r="G723" s="1" t="s">
+      <c r="H723" t="s">
         <v>2855</v>
-      </c>
-[...1 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>257</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F724" t="s">
+        <v>154</v>
+      </c>
+      <c r="G724" s="1" t="s">
         <v>2857</v>
       </c>
-      <c r="B724" t="s">
-[...14 lines deleted...]
-      <c r="G724" s="1" t="s">
+      <c r="H724" t="s">
         <v>2858</v>
-      </c>
-[...1 lines deleted...]
-        <v>2859</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>261</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F725" t="s">
+        <v>154</v>
+      </c>
+      <c r="G725" s="1" t="s">
         <v>2860</v>
       </c>
-      <c r="B725" t="s">
-[...14 lines deleted...]
-      <c r="G725" s="1" t="s">
+      <c r="H725" t="s">
         <v>2861</v>
-      </c>
-[...1 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>265</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F726" t="s">
+        <v>81</v>
+      </c>
+      <c r="G726" s="1" t="s">
         <v>2863</v>
       </c>
-      <c r="B726" t="s">
-[...14 lines deleted...]
-      <c r="G726" s="1" t="s">
+      <c r="H726" t="s">
         <v>2864</v>
-      </c>
-[...1 lines deleted...]
-        <v>2865</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2866</v>
+        <v>2865</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="D727" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E727" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F727" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H727" t="s">
         <v>2867</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2869</v>
+        <v>2868</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D728" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E728" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F728" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H728" t="s">
         <v>2870</v>
-      </c>
-[...1 lines deleted...]
-        <v>2871</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2872</v>
+        <v>2871</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D729" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E729" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F729" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H729" t="s">
         <v>2873</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2875</v>
+        <v>2874</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D730" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E730" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F730" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H730" t="s">
         <v>2876</v>
-      </c>
-[...1 lines deleted...]
-        <v>2877</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2878</v>
+        <v>2877</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="D731" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E731" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F731" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H731" t="s">
         <v>2879</v>
-      </c>
-[...1 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2881</v>
+        <v>2880</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="D732" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E732" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F732" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H732" t="s">
         <v>2882</v>
-      </c>
-[...1 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>294</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F733" t="s">
+        <v>13</v>
+      </c>
+      <c r="G733" s="1" t="s">
         <v>2884</v>
       </c>
-      <c r="B733" t="s">
-[...14 lines deleted...]
-      <c r="G733" s="1" t="s">
+      <c r="H733" t="s">
         <v>2885</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>298</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F734" t="s">
+        <v>13</v>
+      </c>
+      <c r="G734" s="1" t="s">
         <v>2887</v>
       </c>
-      <c r="B734" t="s">
-[...14 lines deleted...]
-      <c r="G734" s="1" t="s">
+      <c r="H734" t="s">
         <v>2888</v>
-      </c>
-[...1 lines deleted...]
-        <v>2889</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>302</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F735" t="s">
+        <v>62</v>
+      </c>
+      <c r="G735" s="1" t="s">
         <v>2890</v>
       </c>
-      <c r="B735" t="s">
-[...14 lines deleted...]
-      <c r="G735" s="1" t="s">
+      <c r="H735" t="s">
         <v>2891</v>
-      </c>
-[...1 lines deleted...]
-        <v>2892</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>306</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F736" t="s">
+        <v>81</v>
+      </c>
+      <c r="G736" s="1" t="s">
         <v>2893</v>
       </c>
-      <c r="B736" t="s">
-[...14 lines deleted...]
-      <c r="G736" s="1" t="s">
+      <c r="H736" t="s">
         <v>2894</v>
-      </c>
-[...1 lines deleted...]
-        <v>2895</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>310</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F737" t="s">
+        <v>81</v>
+      </c>
+      <c r="G737" s="1" t="s">
         <v>2896</v>
       </c>
-      <c r="B737" t="s">
-[...14 lines deleted...]
-      <c r="G737" s="1" t="s">
+      <c r="H737" t="s">
         <v>2897</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>314</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F738" t="s">
+        <v>154</v>
+      </c>
+      <c r="G738" s="1" t="s">
         <v>2899</v>
       </c>
-      <c r="B738" t="s">
-[...14 lines deleted...]
-      <c r="G738" s="1" t="s">
+      <c r="H738" t="s">
         <v>2900</v>
-      </c>
-[...1 lines deleted...]
-        <v>2901</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="D739" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E739" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F739" t="s">
         <v>154</v>
       </c>
       <c r="G739" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H739" t="s">
         <v>2903</v>
-      </c>
-[...1 lines deleted...]
-        <v>2904</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>322</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F740" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" s="1" t="s">
         <v>2905</v>
       </c>
-      <c r="B740" t="s">
-[...14 lines deleted...]
-      <c r="G740" s="1" t="s">
+      <c r="H740" t="s">
         <v>2906</v>
-      </c>
-[...1 lines deleted...]
-        <v>2907</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>326</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F741" t="s">
+        <v>154</v>
+      </c>
+      <c r="G741" s="1" t="s">
         <v>2908</v>
       </c>
-      <c r="B741" t="s">
-[...14 lines deleted...]
-      <c r="G741" s="1" t="s">
+      <c r="H741" t="s">
         <v>2909</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>331</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F742" t="s">
+        <v>128</v>
+      </c>
+      <c r="G742" s="1" t="s">
         <v>2911</v>
       </c>
-      <c r="B742" t="s">
-[...14 lines deleted...]
-      <c r="G742" s="1" t="s">
+      <c r="H742" t="s">
         <v>2912</v>
-      </c>
-[...1 lines deleted...]
-        <v>2913</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>336</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F743" t="s">
+        <v>81</v>
+      </c>
+      <c r="G743" s="1" t="s">
         <v>2914</v>
       </c>
-      <c r="B743" t="s">
-[...14 lines deleted...]
-      <c r="G743" s="1" t="s">
+      <c r="H743" t="s">
         <v>2915</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>340</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F744" t="s">
+        <v>13</v>
+      </c>
+      <c r="G744" s="1" t="s">
         <v>2917</v>
       </c>
-      <c r="B744" t="s">
-[...11 lines deleted...]
-      <c r="F744" t="s">
+      <c r="H744" t="s">
         <v>2918</v>
-      </c>
-[...4 lines deleted...]
-        <v>2920</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>344</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F745" t="s">
+        <v>18</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H745" t="s">
         <v>2921</v>
-      </c>
-[...19 lines deleted...]
-        <v>2923</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>348</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G746" s="1" t="s">
         <v>2924</v>
       </c>
-      <c r="B746" t="s">
-[...14 lines deleted...]
-      <c r="G746" s="1" t="s">
+      <c r="H746" t="s">
         <v>2925</v>
-      </c>
-[...1 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>352</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F747" t="s">
+        <v>76</v>
+      </c>
+      <c r="G747" s="1" t="s">
         <v>2927</v>
       </c>
-      <c r="B747" t="s">
-[...14 lines deleted...]
-      <c r="G747" s="1" t="s">
+      <c r="H747" t="s">
         <v>2928</v>
-      </c>
-[...1 lines deleted...]
-        <v>2929</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>356</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F748" t="s">
+        <v>23</v>
+      </c>
+      <c r="G748" s="1" t="s">
         <v>2930</v>
       </c>
-      <c r="B748" t="s">
-[...14 lines deleted...]
-      <c r="G748" s="1" t="s">
+      <c r="H748" t="s">
         <v>2931</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>360</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F749" t="s">
+        <v>41</v>
+      </c>
+      <c r="G749" s="1" t="s">
         <v>2933</v>
       </c>
-      <c r="B749" t="s">
-[...14 lines deleted...]
-      <c r="G749" s="1" t="s">
+      <c r="H749" t="s">
         <v>2934</v>
-      </c>
-[...1 lines deleted...]
-        <v>2935</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>364</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" s="1" t="s">
         <v>2936</v>
       </c>
-      <c r="B750" t="s">
-[...14 lines deleted...]
-      <c r="G750" s="1" t="s">
+      <c r="H750" t="s">
         <v>2937</v>
-      </c>
-[...1 lines deleted...]
-        <v>2938</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>368</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F751" t="s">
+        <v>81</v>
+      </c>
+      <c r="G751" s="1" t="s">
         <v>2939</v>
       </c>
-      <c r="B751" t="s">
-[...14 lines deleted...]
-      <c r="G751" s="1" t="s">
+      <c r="H751" t="s">
         <v>2940</v>
-      </c>
-[...1 lines deleted...]
-        <v>2941</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>372</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F752" t="s">
+        <v>154</v>
+      </c>
+      <c r="G752" s="1" t="s">
         <v>2942</v>
       </c>
-      <c r="B752" t="s">
-[...14 lines deleted...]
-      <c r="G752" s="1" t="s">
+      <c r="H752" t="s">
         <v>2943</v>
-      </c>
-[...1 lines deleted...]
-        <v>2944</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>376</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F753" t="s">
+        <v>128</v>
+      </c>
+      <c r="G753" s="1" t="s">
         <v>2945</v>
       </c>
-      <c r="B753" t="s">
-[...14 lines deleted...]
-      <c r="G753" s="1" t="s">
+      <c r="H753" t="s">
         <v>2946</v>
-      </c>
-[...1 lines deleted...]
-        <v>2947</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>380</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F754" t="s">
+        <v>137</v>
+      </c>
+      <c r="G754" s="1" t="s">
         <v>2948</v>
       </c>
-      <c r="B754" t="s">
-[...14 lines deleted...]
-      <c r="G754" s="1" t="s">
+      <c r="H754" t="s">
         <v>2949</v>
-      </c>
-[...1 lines deleted...]
-        <v>2950</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>384</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F755" t="s">
+        <v>23</v>
+      </c>
+      <c r="G755" s="1" t="s">
         <v>2951</v>
       </c>
-      <c r="B755" t="s">
-[...14 lines deleted...]
-      <c r="G755" s="1" t="s">
+      <c r="H755" t="s">
         <v>2952</v>
-      </c>
-[...1 lines deleted...]
-        <v>2953</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2954</v>
+        <v>2953</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="D756" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E756" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F756" t="s">
         <v>32</v>
       </c>
       <c r="G756" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H756" t="s">
         <v>2955</v>
-      </c>
-[...1 lines deleted...]
-        <v>2956</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>392</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F757" t="s">
+        <v>128</v>
+      </c>
+      <c r="G757" s="1" t="s">
         <v>2957</v>
       </c>
-      <c r="B757" t="s">
-[...14 lines deleted...]
-      <c r="G757" s="1" t="s">
+      <c r="H757" t="s">
         <v>2958</v>
-      </c>
-[...1 lines deleted...]
-        <v>2959</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>397</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F758" t="s">
+        <v>32</v>
+      </c>
+      <c r="G758" s="1" t="s">
         <v>2960</v>
       </c>
-      <c r="B758" t="s">
-[...14 lines deleted...]
-      <c r="G758" s="1" t="s">
+      <c r="H758" t="s">
         <v>2961</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>401</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F759" t="s">
+        <v>41</v>
+      </c>
+      <c r="G759" s="1" t="s">
         <v>2963</v>
       </c>
-      <c r="B759" t="s">
-[...14 lines deleted...]
-      <c r="G759" s="1" t="s">
+      <c r="H759" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2965</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>405</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F760" t="s">
+        <v>62</v>
+      </c>
+      <c r="G760" s="1" t="s">
         <v>2966</v>
       </c>
-      <c r="B760" t="s">
-[...14 lines deleted...]
-      <c r="G760" s="1" t="s">
+      <c r="H760" t="s">
         <v>2967</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2969</v>
+        <v>2968</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D761" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E761" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F761" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="H761" t="s">
         <v>2970</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2972</v>
+        <v>2971</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="D762" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E762" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F762" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="H762" t="s">
         <v>2973</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>417</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F763" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" s="1" t="s">
         <v>2975</v>
       </c>
-      <c r="B763" t="s">
-[...14 lines deleted...]
-      <c r="G763" s="1" t="s">
+      <c r="H763" t="s">
         <v>2976</v>
-      </c>
-[...1 lines deleted...]
-        <v>2977</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>421</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F764" t="s">
+        <v>13</v>
+      </c>
+      <c r="G764" s="1" t="s">
         <v>2978</v>
       </c>
-      <c r="B764" t="s">
-[...11 lines deleted...]
-      <c r="F764" t="s">
+      <c r="H764" t="s">
         <v>2979</v>
-      </c>
-[...4 lines deleted...]
-        <v>2981</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>425</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F765" t="s">
+        <v>81</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H765" t="s">
         <v>2982</v>
-      </c>
-[...19 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>429</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2984</v>
+      </c>
+      <c r="G766" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="B766" t="s">
-[...11 lines deleted...]
-      <c r="F766" t="s">
+      <c r="H766" t="s">
         <v>2986</v>
-      </c>
-[...4 lines deleted...]
-        <v>2988</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2989</v>
+        <v>2987</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="D767" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E767" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F767" t="s">
         <v>32</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2990</v>
+        <v>2988</v>
       </c>
       <c r="H767" t="s">
-        <v>2991</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>437</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G768" s="1" t="s">
         <v>2992</v>
       </c>
-      <c r="B768" t="s">
-[...14 lines deleted...]
-      <c r="G768" s="1" t="s">
+      <c r="H768" t="s">
         <v>2993</v>
-      </c>
-[...1 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>441</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F769" t="s">
+        <v>32</v>
+      </c>
+      <c r="G769" s="1" t="s">
         <v>2995</v>
       </c>
-      <c r="B769" t="s">
-[...14 lines deleted...]
-      <c r="G769" s="1" t="s">
+      <c r="H769" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>445</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F770" t="s">
+        <v>327</v>
+      </c>
+      <c r="G770" s="1" t="s">
         <v>2998</v>
       </c>
-      <c r="B770" t="s">
-[...14 lines deleted...]
-      <c r="G770" s="1" t="s">
+      <c r="H770" t="s">
         <v>2999</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>449</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F771" t="s">
+        <v>41</v>
+      </c>
+      <c r="G771" s="1" t="s">
         <v>3001</v>
       </c>
-      <c r="B771" t="s">
-[...14 lines deleted...]
-      <c r="G771" s="1" t="s">
+      <c r="H771" t="s">
         <v>3002</v>
-      </c>
-[...1 lines deleted...]
-        <v>3003</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>3004</v>
+        <v>3003</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="D772" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E772" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F772" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H772" t="s">
         <v>3005</v>
-      </c>
-[...1 lines deleted...]
-        <v>3006</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>457</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F773" t="s">
+        <v>81</v>
+      </c>
+      <c r="G773" s="1" t="s">
         <v>3007</v>
       </c>
-      <c r="B773" t="s">
-[...14 lines deleted...]
-      <c r="G773" s="1" t="s">
+      <c r="H773" t="s">
         <v>3008</v>
-      </c>
-[...1 lines deleted...]
-        <v>3009</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>461</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F774" t="s">
+        <v>13</v>
+      </c>
+      <c r="G774" s="1" t="s">
         <v>3010</v>
       </c>
-      <c r="B774" t="s">
-[...14 lines deleted...]
-      <c r="G774" s="1" t="s">
+      <c r="H774" t="s">
         <v>3011</v>
-      </c>
-[...1 lines deleted...]
-        <v>3012</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>3013</v>
+        <v>3012</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="D775" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E775" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F775" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H775" t="s">
         <v>3014</v>
-      </c>
-[...1 lines deleted...]
-        <v>3015</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>469</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F776" t="s">
+        <v>221</v>
+      </c>
+      <c r="G776" s="1" t="s">
         <v>3016</v>
       </c>
-      <c r="B776" t="s">
-[...14 lines deleted...]
-      <c r="G776" s="1" t="s">
+      <c r="H776" t="s">
         <v>3017</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>473</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F777" t="s">
+        <v>13</v>
+      </c>
+      <c r="G777" s="1" t="s">
         <v>3019</v>
       </c>
-      <c r="B777" t="s">
-[...14 lines deleted...]
-      <c r="G777" s="1" t="s">
+      <c r="H777" t="s">
         <v>3020</v>
-      </c>
-[...1 lines deleted...]
-        <v>3021</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>477</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F778" t="s">
+        <v>13</v>
+      </c>
+      <c r="G778" s="1" t="s">
         <v>3022</v>
       </c>
-      <c r="B778" t="s">
-[...14 lines deleted...]
-      <c r="G778" s="1" t="s">
+      <c r="H778" t="s">
         <v>3023</v>
-      </c>
-[...1 lines deleted...]
-        <v>3024</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>3025</v>
+        <v>3024</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="D779" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E779" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F779" t="s">
         <v>154</v>
       </c>
       <c r="G779" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="H779" t="s">
         <v>3026</v>
-      </c>
-[...1 lines deleted...]
-        <v>3027</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>485</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F780" t="s">
+        <v>154</v>
+      </c>
+      <c r="G780" s="1" t="s">
         <v>3028</v>
       </c>
-      <c r="B780" t="s">
-[...14 lines deleted...]
-      <c r="G780" s="1" t="s">
+      <c r="H780" t="s">
         <v>3029</v>
-      </c>
-[...1 lines deleted...]
-        <v>3030</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>489</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F781" t="s">
+        <v>154</v>
+      </c>
+      <c r="G781" s="1" t="s">
         <v>3031</v>
       </c>
-      <c r="B781" t="s">
-[...11 lines deleted...]
-      <c r="F781" t="s">
+      <c r="H781" t="s">
         <v>3032</v>
-      </c>
-[...4 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>493</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F782" t="s">
+        <v>13</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H782" t="s">
         <v>3035</v>
-      </c>
-[...19 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>497</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F783" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G783" s="1" t="s">
         <v>3038</v>
       </c>
-      <c r="B783" t="s">
-[...14 lines deleted...]
-      <c r="G783" s="1" t="s">
+      <c r="H783" t="s">
         <v>3039</v>
-      </c>
-[...1 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>501</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F784" t="s">
+        <v>62</v>
+      </c>
+      <c r="G784" s="1" t="s">
         <v>3041</v>
       </c>
-      <c r="B784" t="s">
-[...14 lines deleted...]
-      <c r="G784" s="1" t="s">
+      <c r="H784" t="s">
         <v>3042</v>
-      </c>
-[...1 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>3044</v>
+        <v>3043</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="D785" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E785" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F785" t="s">
         <v>81</v>
       </c>
       <c r="G785" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="H785" t="s">
         <v>3045</v>
-      </c>
-[...1 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>509</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F786" t="s">
+        <v>81</v>
+      </c>
+      <c r="G786" s="1" t="s">
         <v>3047</v>
       </c>
-      <c r="B786" t="s">
-[...14 lines deleted...]
-      <c r="G786" s="1" t="s">
+      <c r="H786" t="s">
         <v>3048</v>
-      </c>
-[...1 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>514</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F787" t="s">
+        <v>81</v>
+      </c>
+      <c r="G787" s="1" t="s">
         <v>3050</v>
       </c>
-      <c r="B787" t="s">
-[...11 lines deleted...]
-      <c r="F787" t="s">
+      <c r="H787" t="s">
         <v>3051</v>
-      </c>
-[...4 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>518</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F788" t="s">
+        <v>221</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H788" t="s">
         <v>3054</v>
-      </c>
-[...19 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>522</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F789" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G789" s="1" t="s">
         <v>3057</v>
       </c>
-      <c r="B789" t="s">
-[...14 lines deleted...]
-      <c r="G789" s="1" t="s">
+      <c r="H789" t="s">
         <v>3058</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>3060</v>
+        <v>3059</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="D790" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E790" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F790" t="s">
         <v>154</v>
       </c>
       <c r="G790" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H790" t="s">
         <v>3061</v>
-      </c>
-[...1 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="D791" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E791" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F791" t="s">
         <v>154</v>
       </c>
       <c r="G791" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H791" t="s">
         <v>3064</v>
-      </c>
-[...1 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>534</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F792" t="s">
+        <v>154</v>
+      </c>
+      <c r="G792" s="1" t="s">
         <v>3066</v>
       </c>
-      <c r="B792" t="s">
-[...14 lines deleted...]
-      <c r="G792" s="1" t="s">
+      <c r="H792" t="s">
         <v>3067</v>
-      </c>
-[...1 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>538</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F793" t="s">
+        <v>154</v>
+      </c>
+      <c r="G793" s="1" t="s">
         <v>3069</v>
       </c>
-      <c r="B793" t="s">
-[...14 lines deleted...]
-      <c r="G793" s="1" t="s">
+      <c r="H793" t="s">
         <v>3070</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>542</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F794" t="s">
+        <v>137</v>
+      </c>
+      <c r="G794" s="1" t="s">
         <v>3072</v>
       </c>
-      <c r="B794" t="s">
-[...14 lines deleted...]
-      <c r="G794" s="1" t="s">
+      <c r="H794" t="s">
         <v>3073</v>
-      </c>
-[...1 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>546</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F795" t="s">
+        <v>23</v>
+      </c>
+      <c r="G795" s="1" t="s">
         <v>3075</v>
       </c>
-      <c r="B795" t="s">
-[...14 lines deleted...]
-      <c r="G795" s="1" t="s">
+      <c r="H795" t="s">
         <v>3076</v>
-      </c>
-[...1 lines deleted...]
-        <v>3077</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>551</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F796" t="s">
+        <v>13</v>
+      </c>
+      <c r="G796" s="1" t="s">
         <v>3078</v>
       </c>
-      <c r="B796" t="s">
-[...14 lines deleted...]
-      <c r="G796" s="1" t="s">
+      <c r="H796" t="s">
         <v>3079</v>
-      </c>
-[...1 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>555</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F797" t="s">
+        <v>13</v>
+      </c>
+      <c r="G797" s="1" t="s">
         <v>3081</v>
       </c>
-      <c r="B797" t="s">
-[...14 lines deleted...]
-      <c r="G797" s="1" t="s">
+      <c r="H797" t="s">
         <v>3082</v>
-      </c>
-[...1 lines deleted...]
-        <v>3083</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>3084</v>
+        <v>3083</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="D798" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E798" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F798" t="s">
         <v>154</v>
       </c>
       <c r="G798" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H798" t="s">
         <v>3085</v>
-      </c>
-[...1 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3087</v>
+        <v>3086</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="D799" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E799" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F799" t="s">
         <v>154</v>
       </c>
       <c r="G799" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H799" t="s">
         <v>3088</v>
-      </c>
-[...1 lines deleted...]
-        <v>3089</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>567</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F800" t="s">
+        <v>154</v>
+      </c>
+      <c r="G800" s="1" t="s">
         <v>3090</v>
       </c>
-      <c r="B800" t="s">
-[...14 lines deleted...]
-      <c r="G800" s="1" t="s">
+      <c r="H800" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>571</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F801" t="s">
+        <v>154</v>
+      </c>
+      <c r="G801" s="1" t="s">
         <v>3093</v>
       </c>
-      <c r="B801" t="s">
-[...14 lines deleted...]
-      <c r="G801" s="1" t="s">
+      <c r="H801" t="s">
         <v>3094</v>
-      </c>
-[...1 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>575</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F802" t="s">
+        <v>62</v>
+      </c>
+      <c r="G802" s="1" t="s">
         <v>3096</v>
       </c>
-      <c r="B802" t="s">
-[...14 lines deleted...]
-      <c r="G802" s="1" t="s">
+      <c r="H802" t="s">
         <v>3097</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>579</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G803" s="1" t="s">
         <v>3099</v>
       </c>
-      <c r="B803" t="s">
-[...14 lines deleted...]
-      <c r="G803" s="1" t="s">
+      <c r="H803" t="s">
         <v>3100</v>
-      </c>
-[...1 lines deleted...]
-        <v>3101</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3102</v>
+        <v>3101</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="D804" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E804" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F804" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="H804" t="s">
         <v>3103</v>
-      </c>
-[...1 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3105</v>
+        <v>3104</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D805" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E805" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F805" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="H805" t="s">
         <v>3106</v>
-      </c>
-[...1 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>591</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F806" t="s">
+        <v>13</v>
+      </c>
+      <c r="G806" s="1" t="s">
         <v>3108</v>
       </c>
-      <c r="B806" t="s">
-[...14 lines deleted...]
-      <c r="G806" s="1" t="s">
+      <c r="H806" t="s">
         <v>3109</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>595</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F807" t="s">
+        <v>13</v>
+      </c>
+      <c r="G807" s="1" t="s">
         <v>3111</v>
       </c>
-      <c r="B807" t="s">
-[...14 lines deleted...]
-      <c r="G807" s="1" t="s">
+      <c r="H807" t="s">
         <v>3112</v>
-      </c>
-[...1 lines deleted...]
-        <v>3113</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>599</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F808" t="s">
+        <v>128</v>
+      </c>
+      <c r="G808" s="1" t="s">
         <v>3114</v>
       </c>
-      <c r="B808" t="s">
-[...14 lines deleted...]
-      <c r="G808" s="1" t="s">
+      <c r="H808" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>603</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F809" t="s">
+        <v>128</v>
+      </c>
+      <c r="G809" s="1" t="s">
         <v>3117</v>
       </c>
-      <c r="B809" t="s">
-[...14 lines deleted...]
-      <c r="G809" s="1" t="s">
+      <c r="H809" t="s">
         <v>3118</v>
-      </c>
-[...1 lines deleted...]
-        <v>3119</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>607</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F810" t="s">
+        <v>32</v>
+      </c>
+      <c r="G810" s="1" t="s">
         <v>3120</v>
       </c>
-      <c r="B810" t="s">
-[...14 lines deleted...]
-      <c r="G810" s="1" t="s">
+      <c r="H810" t="s">
         <v>3121</v>
-      </c>
-[...1 lines deleted...]
-        <v>3122</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>611</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F811" t="s">
+        <v>154</v>
+      </c>
+      <c r="G811" s="1" t="s">
         <v>3123</v>
       </c>
-      <c r="B811" t="s">
-[...14 lines deleted...]
-      <c r="G811" s="1" t="s">
+      <c r="H811" t="s">
         <v>3124</v>
-      </c>
-[...1 lines deleted...]
-        <v>3125</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>615</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F812" t="s">
+        <v>154</v>
+      </c>
+      <c r="G812" s="1" t="s">
         <v>3126</v>
       </c>
-      <c r="B812" t="s">
-[...14 lines deleted...]
-      <c r="G812" s="1" t="s">
+      <c r="H812" t="s">
         <v>3127</v>
-      </c>
-[...1 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>619</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F813" t="s">
+        <v>81</v>
+      </c>
+      <c r="G813" s="1" t="s">
         <v>3129</v>
       </c>
-      <c r="B813" t="s">
-[...14 lines deleted...]
-      <c r="G813" s="1" t="s">
+      <c r="H813" t="s">
         <v>3130</v>
-      </c>
-[...1 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>623</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F814" t="s">
+        <v>221</v>
+      </c>
+      <c r="G814" s="1" t="s">
         <v>3132</v>
       </c>
-      <c r="B814" t="s">
-[...14 lines deleted...]
-      <c r="G814" s="1" t="s">
+      <c r="H814" t="s">
         <v>3133</v>
-      </c>
-[...1 lines deleted...]
-        <v>3134</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>627</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F815" t="s">
+        <v>221</v>
+      </c>
+      <c r="G815" s="1" t="s">
         <v>3135</v>
       </c>
-      <c r="B815" t="s">
-[...11 lines deleted...]
-      <c r="F815" t="s">
+      <c r="H815" t="s">
         <v>3136</v>
-      </c>
-[...4 lines deleted...]
-        <v>3138</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>631</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F816" t="s">
+        <v>41</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="H816" t="s">
         <v>3139</v>
-      </c>
-[...19 lines deleted...]
-        <v>3141</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>635</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F817" t="s">
+        <v>3141</v>
+      </c>
+      <c r="G817" s="1" t="s">
         <v>3142</v>
       </c>
-      <c r="B817" t="s">
-[...14 lines deleted...]
-      <c r="G817" s="1" t="s">
+      <c r="H817" t="s">
         <v>3143</v>
-      </c>
-[...1 lines deleted...]
-        <v>3144</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>639</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F818" t="s">
+        <v>81</v>
+      </c>
+      <c r="G818" s="1" t="s">
         <v>3145</v>
       </c>
-      <c r="B818" t="s">
-[...14 lines deleted...]
-      <c r="G818" s="1" t="s">
+      <c r="H818" t="s">
         <v>3146</v>
-      </c>
-[...1 lines deleted...]
-        <v>3147</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>643</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F819" t="s">
+        <v>137</v>
+      </c>
+      <c r="G819" s="1" t="s">
         <v>3148</v>
       </c>
-      <c r="B819" t="s">
-[...14 lines deleted...]
-      <c r="G819" s="1" t="s">
+      <c r="H819" t="s">
         <v>3149</v>
-      </c>
-[...1 lines deleted...]
-        <v>3150</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>647</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F820" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G820" s="1" t="s">
         <v>3151</v>
       </c>
-      <c r="B820" t="s">
-[...14 lines deleted...]
-      <c r="G820" s="1" t="s">
+      <c r="H820" t="s">
         <v>3152</v>
-      </c>
-[...1 lines deleted...]
-        <v>3153</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>651</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G821" s="1" t="s">
         <v>3154</v>
       </c>
-      <c r="B821" t="s">
-[...14 lines deleted...]
-      <c r="G821" s="1" t="s">
+      <c r="H821" t="s">
         <v>3155</v>
-      </c>
-[...1 lines deleted...]
-        <v>3156</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3157</v>
+        <v>3156</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="D822" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E822" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F822" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H822" t="s">
         <v>3158</v>
-      </c>
-[...1 lines deleted...]
-        <v>3159</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>659</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F823" t="s">
+        <v>13</v>
+      </c>
+      <c r="G823" s="1" t="s">
         <v>3160</v>
       </c>
-      <c r="B823" t="s">
-[...14 lines deleted...]
-      <c r="G823" s="1" t="s">
+      <c r="H823" t="s">
         <v>3161</v>
-      </c>
-[...1 lines deleted...]
-        <v>3162</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>663</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F824" t="s">
+        <v>13</v>
+      </c>
+      <c r="G824" s="1" t="s">
         <v>3163</v>
       </c>
-      <c r="B824" t="s">
-[...14 lines deleted...]
-      <c r="G824" s="1" t="s">
+      <c r="H824" t="s">
         <v>3164</v>
-      </c>
-[...1 lines deleted...]
-        <v>3165</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>667</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F825" t="s">
+        <v>221</v>
+      </c>
+      <c r="G825" s="1" t="s">
         <v>3166</v>
       </c>
-      <c r="B825" t="s">
-[...14 lines deleted...]
-      <c r="G825" s="1" t="s">
+      <c r="H825" t="s">
         <v>3167</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>672</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F826" t="s">
+        <v>221</v>
+      </c>
+      <c r="G826" s="1" t="s">
         <v>3169</v>
       </c>
-      <c r="B826" t="s">
-[...14 lines deleted...]
-      <c r="G826" s="1" t="s">
+      <c r="H826" t="s">
         <v>3170</v>
-      </c>
-[...1 lines deleted...]
-        <v>3171</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>676</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F827" t="s">
+        <v>81</v>
+      </c>
+      <c r="G827" s="1" t="s">
         <v>3172</v>
       </c>
-      <c r="B827" t="s">
-[...14 lines deleted...]
-      <c r="G827" s="1" t="s">
+      <c r="H827" t="s">
         <v>3173</v>
-      </c>
-[...1 lines deleted...]
-        <v>3174</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>680</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F828" t="s">
+        <v>81</v>
+      </c>
+      <c r="G828" s="1" t="s">
         <v>3175</v>
       </c>
-      <c r="B828" t="s">
-[...11 lines deleted...]
-      <c r="F828" t="s">
+      <c r="H828" t="s">
         <v>3176</v>
-      </c>
-[...4 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>684</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F829" t="s">
+        <v>13</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H829" t="s">
         <v>3179</v>
-      </c>
-[...19 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>688</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F830" t="s">
+        <v>3181</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="H830" t="s">
         <v>3183</v>
-      </c>
-[...19 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>692</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F831" t="s">
+        <v>3185</v>
+      </c>
+      <c r="G831" s="1" t="s">
         <v>3186</v>
       </c>
-      <c r="B831" t="s">
-[...14 lines deleted...]
-      <c r="G831" s="1" t="s">
+      <c r="H831" t="s">
         <v>3187</v>
-      </c>
-[...1 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>696</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F832" t="s">
+        <v>154</v>
+      </c>
+      <c r="G832" s="1" t="s">
         <v>3189</v>
       </c>
-      <c r="B832" t="s">
-[...14 lines deleted...]
-      <c r="G832" s="1" t="s">
+      <c r="H832" t="s">
         <v>3190</v>
-      </c>
-[...1 lines deleted...]
-        <v>3191</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>700</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F833" t="s">
+        <v>154</v>
+      </c>
+      <c r="G833" s="1" t="s">
         <v>3192</v>
       </c>
-      <c r="B833" t="s">
-[...14 lines deleted...]
-      <c r="G833" s="1" t="s">
+      <c r="H833" t="s">
         <v>3193</v>
-      </c>
-[...1 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>704</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F834" t="s">
+        <v>137</v>
+      </c>
+      <c r="G834" s="1" t="s">
         <v>3195</v>
       </c>
-      <c r="B834" t="s">
-[...14 lines deleted...]
-      <c r="G834" s="1" t="s">
+      <c r="H834" t="s">
         <v>3196</v>
-      </c>
-[...1 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>708</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F835" t="s">
+        <v>137</v>
+      </c>
+      <c r="G835" s="1" t="s">
         <v>3198</v>
       </c>
-      <c r="B835" t="s">
-[...14 lines deleted...]
-      <c r="G835" s="1" t="s">
+      <c r="H835" t="s">
         <v>3199</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>712</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F836" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G836" s="1" t="s">
         <v>3201</v>
       </c>
-      <c r="B836" t="s">
-[...14 lines deleted...]
-      <c r="G836" s="1" t="s">
+      <c r="H836" t="s">
         <v>3202</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>716</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F837" t="s">
+        <v>13</v>
+      </c>
+      <c r="G837" s="1" t="s">
         <v>3204</v>
       </c>
-      <c r="B837" t="s">
-[...14 lines deleted...]
-      <c r="G837" s="1" t="s">
+      <c r="H837" t="s">
         <v>3205</v>
-      </c>
-[...1 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>720</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F838" t="s">
+        <v>13</v>
+      </c>
+      <c r="G838" s="1" t="s">
         <v>3207</v>
       </c>
-      <c r="B838" t="s">
-[...14 lines deleted...]
-      <c r="G838" s="1" t="s">
+      <c r="H838" t="s">
         <v>3208</v>
-      </c>
-[...1 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>724</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F839" t="s">
+        <v>81</v>
+      </c>
+      <c r="G839" s="1" t="s">
         <v>3210</v>
       </c>
-      <c r="B839" t="s">
-[...14 lines deleted...]
-      <c r="G839" s="1" t="s">
+      <c r="H839" t="s">
         <v>3211</v>
-      </c>
-[...1 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>728</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F840" t="s">
+        <v>81</v>
+      </c>
+      <c r="G840" s="1" t="s">
         <v>3213</v>
       </c>
-      <c r="B840" t="s">
-[...14 lines deleted...]
-      <c r="G840" s="1" t="s">
+      <c r="H840" t="s">
         <v>3214</v>
-      </c>
-[...1 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>732</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F841" t="s">
+        <v>128</v>
+      </c>
+      <c r="G841" s="1" t="s">
         <v>3216</v>
       </c>
-      <c r="B841" t="s">
-[...14 lines deleted...]
-      <c r="G841" s="1" t="s">
+      <c r="H841" t="s">
         <v>3217</v>
-      </c>
-[...1 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>736</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F842" t="s">
+        <v>41</v>
+      </c>
+      <c r="G842" s="1" t="s">
         <v>3219</v>
       </c>
-      <c r="B842" t="s">
-[...14 lines deleted...]
-      <c r="G842" s="1" t="s">
+      <c r="H842" t="s">
         <v>3220</v>
-      </c>
-[...1 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>741</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F843" t="s">
+        <v>13</v>
+      </c>
+      <c r="G843" s="1" t="s">
         <v>3222</v>
       </c>
-      <c r="B843" t="s">
-[...14 lines deleted...]
-      <c r="G843" s="1" t="s">
+      <c r="H843" t="s">
         <v>3223</v>
-      </c>
-[...1 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>745</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F844" t="s">
+        <v>13</v>
+      </c>
+      <c r="G844" s="1" t="s">
         <v>3225</v>
       </c>
-      <c r="B844" t="s">
-[...14 lines deleted...]
-      <c r="G844" s="1" t="s">
+      <c r="H844" t="s">
         <v>3226</v>
-      </c>
-[...1 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3228</v>
+        <v>3227</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D845" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E845" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F845" t="s">
         <v>32</v>
       </c>
       <c r="G845" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H845" t="s">
         <v>3229</v>
-      </c>
-[...1 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>753</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F846" t="s">
+        <v>41</v>
+      </c>
+      <c r="G846" s="1" t="s">
         <v>3231</v>
       </c>
-      <c r="B846" t="s">
-[...14 lines deleted...]
-      <c r="G846" s="1" t="s">
+      <c r="H846" t="s">
         <v>3232</v>
-      </c>
-[...1 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>757</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F847" t="s">
+        <v>32</v>
+      </c>
+      <c r="G847" s="1" t="s">
         <v>3234</v>
       </c>
-      <c r="B847" t="s">
-[...14 lines deleted...]
-      <c r="G847" s="1" t="s">
+      <c r="H847" t="s">
         <v>3235</v>
-      </c>
-[...1 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3237</v>
+        <v>3236</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="D848" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E848" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F848" t="s">
         <v>81</v>
       </c>
       <c r="G848" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="H848" t="s">
         <v>3238</v>
-      </c>
-[...1 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>766</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F849" t="s">
+        <v>13</v>
+      </c>
+      <c r="G849" s="1" t="s">
         <v>3240</v>
       </c>
-      <c r="B849" t="s">
-[...14 lines deleted...]
-      <c r="G849" s="1" t="s">
+      <c r="H849" t="s">
         <v>3241</v>
-      </c>
-[...1 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>770</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F850" t="s">
+        <v>81</v>
+      </c>
+      <c r="G850" s="1" t="s">
         <v>3243</v>
       </c>
-      <c r="B850" t="s">
-[...14 lines deleted...]
-      <c r="G850" s="1" t="s">
+      <c r="H850" t="s">
         <v>3244</v>
-      </c>
-[...1 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>775</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F851" t="s">
+        <v>76</v>
+      </c>
+      <c r="G851" s="1" t="s">
         <v>3246</v>
       </c>
-      <c r="B851" t="s">
-[...14 lines deleted...]
-      <c r="G851" s="1" t="s">
+      <c r="H851" t="s">
         <v>3247</v>
-      </c>
-[...1 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>779</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F852" t="s">
+        <v>76</v>
+      </c>
+      <c r="G852" s="1" t="s">
         <v>3249</v>
       </c>
-      <c r="B852" t="s">
-[...14 lines deleted...]
-      <c r="G852" s="1" t="s">
+      <c r="H852" t="s">
         <v>3250</v>
-      </c>
-[...1 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>783</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F853" t="s">
+        <v>62</v>
+      </c>
+      <c r="G853" s="1" t="s">
         <v>3252</v>
       </c>
-      <c r="B853" t="s">
-[...14 lines deleted...]
-      <c r="G853" s="1" t="s">
+      <c r="H853" t="s">
         <v>3253</v>
-      </c>
-[...1 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>787</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F854" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G854" s="1" t="s">
         <v>3255</v>
       </c>
-      <c r="B854" t="s">
-[...14 lines deleted...]
-      <c r="G854" s="1" t="s">
+      <c r="H854" t="s">
         <v>3256</v>
-      </c>
-[...1 lines deleted...]
-        <v>3257</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>791</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F855" t="s">
+        <v>13</v>
+      </c>
+      <c r="G855" s="1" t="s">
         <v>3258</v>
       </c>
-      <c r="B855" t="s">
-[...14 lines deleted...]
-      <c r="G855" s="1" t="s">
+      <c r="H855" t="s">
         <v>3259</v>
-      </c>
-[...1 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>795</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F856" t="s">
+        <v>81</v>
+      </c>
+      <c r="G856" s="1" t="s">
         <v>3261</v>
       </c>
-      <c r="B856" t="s">
-[...11 lines deleted...]
-      <c r="F856" t="s">
+      <c r="H856" t="s">
         <v>3262</v>
-      </c>
-[...4 lines deleted...]
-        <v>3264</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>799</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F857" t="s">
+        <v>81</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="H857" t="s">
         <v>3265</v>
-      </c>
-[...19 lines deleted...]
-        <v>3267</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>803</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F858" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G858" s="1" t="s">
         <v>3268</v>
       </c>
-      <c r="B858" t="s">
-[...14 lines deleted...]
-      <c r="G858" s="1" t="s">
+      <c r="H858" t="s">
         <v>3269</v>
-      </c>
-[...1 lines deleted...]
-        <v>3270</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3271</v>
+        <v>3270</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="D859" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E859" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F859" t="s">
         <v>13</v>
       </c>
       <c r="G859" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H859" t="s">
         <v>3272</v>
-      </c>
-[...1 lines deleted...]
-        <v>3273</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3274</v>
+        <v>3273</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
       <c r="D860" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E860" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F860" t="s">
         <v>13</v>
       </c>
       <c r="G860" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="H860" t="s">
         <v>3275</v>
-      </c>
-[...1 lines deleted...]
-        <v>3276</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3277</v>
+        <v>3276</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
       <c r="D861" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E861" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F861" t="s">
         <v>13</v>
       </c>
       <c r="G861" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H861" t="s">
         <v>3278</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3280</v>
+        <v>3279</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="D862" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E862" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F862" t="s">
         <v>13</v>
       </c>
       <c r="G862" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="H862" t="s">
         <v>3281</v>
-      </c>
-[...1 lines deleted...]
-        <v>3282</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>823</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F863" t="s">
+        <v>13</v>
+      </c>
+      <c r="G863" s="1" t="s">
         <v>3283</v>
       </c>
-      <c r="B863" t="s">
-[...14 lines deleted...]
-      <c r="G863" s="1" t="s">
+      <c r="H863" t="s">
         <v>3284</v>
-      </c>
-[...1 lines deleted...]
-        <v>3285</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>826</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F864" t="s">
+        <v>13</v>
+      </c>
+      <c r="G864" s="1" t="s">
         <v>3286</v>
       </c>
-      <c r="B864" t="s">
-[...14 lines deleted...]
-      <c r="G864" s="1" t="s">
+      <c r="H864" t="s">
         <v>3287</v>
-      </c>
-[...1 lines deleted...]
-        <v>3288</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>830</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F865" t="s">
+        <v>81</v>
+      </c>
+      <c r="G865" s="1" t="s">
         <v>3289</v>
       </c>
-      <c r="B865" t="s">
-[...14 lines deleted...]
-      <c r="G865" s="1" t="s">
+      <c r="H865" t="s">
         <v>3290</v>
-      </c>
-[...1 lines deleted...]
-        <v>3291</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3292</v>
+        <v>3291</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="D866" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E866" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F866" t="s">
         <v>154</v>
       </c>
       <c r="G866" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="H866" t="s">
         <v>3293</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3295</v>
+        <v>3294</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="D867" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E867" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F867" t="s">
         <v>13</v>
       </c>
       <c r="G867" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H867" t="s">
         <v>3296</v>
-      </c>
-[...1 lines deleted...]
-        <v>3297</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3298</v>
+        <v>3297</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="D868" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E868" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F868" t="s">
         <v>154</v>
       </c>
       <c r="G868" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="H868" t="s">
         <v>3299</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>846</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F869" t="s">
+        <v>13</v>
+      </c>
+      <c r="G869" s="1" t="s">
         <v>3301</v>
       </c>
-      <c r="B869" t="s">
-[...14 lines deleted...]
-      <c r="G869" s="1" t="s">
+      <c r="H869" t="s">
         <v>3302</v>
-      </c>
-[...1 lines deleted...]
-        <v>3303</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>850</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F870" t="s">
+        <v>154</v>
+      </c>
+      <c r="G870" s="1" t="s">
         <v>3304</v>
       </c>
-      <c r="B870" t="s">
-[...11 lines deleted...]
-      <c r="F870" t="s">
+      <c r="H870" t="s">
         <v>3305</v>
-      </c>
-[...4 lines deleted...]
-        <v>3307</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>854</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F871" t="s">
+        <v>81</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H871" t="s">
         <v>3308</v>
-      </c>
-[...19 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>858</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F872" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="H872" t="s">
         <v>3312</v>
-      </c>
-[...19 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>863</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F873" t="s">
+        <v>3314</v>
+      </c>
+      <c r="G873" s="1" t="s">
         <v>3315</v>
       </c>
-      <c r="B873" t="s">
-[...11 lines deleted...]
-      <c r="F873" t="s">
+      <c r="H873" t="s">
         <v>3316</v>
-      </c>
-[...4 lines deleted...]
-        <v>3318</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>867</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F874" t="s">
+        <v>32</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H874" t="s">
         <v>3319</v>
-      </c>
-[...19 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>871</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F875" t="s">
+        <v>3321</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="H875" t="s">
         <v>3323</v>
-      </c>
-[...19 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>875</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F876" t="s">
+        <v>3325</v>
+      </c>
+      <c r="G876" s="1" t="s">
         <v>3326</v>
       </c>
-      <c r="B876" t="s">
-[...11 lines deleted...]
-      <c r="F876" t="s">
+      <c r="H876" t="s">
         <v>3327</v>
-      </c>
-[...4 lines deleted...]
-        <v>3329</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>879</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F877" t="s">
+        <v>32</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="H877" t="s">
         <v>3330</v>
-      </c>
-[...19 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>884</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F878" t="s">
+        <v>3332</v>
+      </c>
+      <c r="G878" s="1" t="s">
         <v>3333</v>
       </c>
-      <c r="B878" t="s">
-[...14 lines deleted...]
-      <c r="G878" s="1" t="s">
+      <c r="H878" t="s">
         <v>3334</v>
-      </c>
-[...1 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3336</v>
+        <v>3335</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="D879" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E879" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F879" t="s">
         <v>13</v>
       </c>
       <c r="G879" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="H879" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3339</v>
+        <v>3338</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="D880" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E880" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F880" t="s">
         <v>13</v>
       </c>
       <c r="G880" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="H880" t="s">
         <v>3340</v>
-      </c>
-[...1 lines deleted...]
-        <v>3341</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>896</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F881" t="s">
+        <v>13</v>
+      </c>
+      <c r="G881" s="1" t="s">
         <v>3342</v>
       </c>
-      <c r="B881" t="s">
-[...14 lines deleted...]
-      <c r="G881" s="1" t="s">
+      <c r="H881" t="s">
         <v>3343</v>
-      </c>
-[...1 lines deleted...]
-        <v>3344</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>900</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F882" t="s">
+        <v>13</v>
+      </c>
+      <c r="G882" s="1" t="s">
         <v>3345</v>
       </c>
-      <c r="B882" t="s">
-[...14 lines deleted...]
-      <c r="G882" s="1" t="s">
+      <c r="H882" t="s">
         <v>3346</v>
-      </c>
-[...1 lines deleted...]
-        <v>3347</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>904</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F883" t="s">
+        <v>32</v>
+      </c>
+      <c r="G883" s="1" t="s">
         <v>3348</v>
       </c>
-      <c r="B883" t="s">
-[...14 lines deleted...]
-      <c r="G883" s="1" t="s">
+      <c r="H883" t="s">
         <v>3349</v>
-      </c>
-[...1 lines deleted...]
-        <v>3350</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3351</v>
+        <v>3350</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="D884" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="E884" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="F884" t="s">
         <v>154</v>
       </c>
       <c r="G884" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="H884" t="s">
         <v>3352</v>
-      </c>
-[...1 lines deleted...]
-        <v>3353</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>913</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F885" t="s">
+        <v>154</v>
+      </c>
+      <c r="G885" s="1" t="s">
         <v>3354</v>
       </c>
-      <c r="B885" t="s">
-[...14 lines deleted...]
-      <c r="G885" s="1" t="s">
+      <c r="H885" t="s">
         <v>3355</v>
-      </c>
-[...1 lines deleted...]
-        <v>3356</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>917</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F886" t="s">
+        <v>154</v>
+      </c>
+      <c r="G886" s="1" t="s">
         <v>3357</v>
       </c>
-      <c r="B886" t="s">
-[...14 lines deleted...]
-      <c r="G886" s="1" t="s">
+      <c r="H886" t="s">
         <v>3358</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>921</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F887" t="s">
+        <v>81</v>
+      </c>
+      <c r="G887" s="1" t="s">
         <v>3360</v>
       </c>
-      <c r="B887" t="s">
-[...5 lines deleted...]
-      <c r="D887" t="s">
+      <c r="H887" t="s">
         <v>3361</v>
-      </c>
-[...10 lines deleted...]
-        <v>3364</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3365</v>
+        <v>3362</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>17</v>
+        <v>925</v>
       </c>
       <c r="D888" t="s">
-        <v>3361</v>
+        <v>2678</v>
       </c>
       <c r="E888" t="s">
-        <v>3362</v>
+        <v>2679</v>
       </c>
       <c r="F888" t="s">
-        <v>2498</v>
+        <v>81</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3366</v>
+        <v>3363</v>
       </c>
       <c r="H888" t="s">
-        <v>3367</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3368</v>
+        <v>3365</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D889" t="s">
-        <v>3361</v>
+        <v>3366</v>
       </c>
       <c r="E889" t="s">
-        <v>3362</v>
+        <v>3367</v>
       </c>
       <c r="F889" t="s">
         <v>2498</v>
       </c>
       <c r="G889" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H889" t="s">
         <v>3369</v>
       </c>
-      <c r="H889" t="s">
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
         <v>3370</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>17</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3367</v>
+      </c>
+      <c r="F890" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>22</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3367</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3375</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -34519,50 +34593,52 @@
     <hyperlink ref="G865" r:id="rId864"/>
     <hyperlink ref="G866" r:id="rId865"/>
     <hyperlink ref="G867" r:id="rId866"/>
     <hyperlink ref="G868" r:id="rId867"/>
     <hyperlink ref="G869" r:id="rId868"/>
     <hyperlink ref="G870" r:id="rId869"/>
     <hyperlink ref="G871" r:id="rId870"/>
     <hyperlink ref="G872" r:id="rId871"/>
     <hyperlink ref="G873" r:id="rId872"/>
     <hyperlink ref="G874" r:id="rId873"/>
     <hyperlink ref="G875" r:id="rId874"/>
     <hyperlink ref="G876" r:id="rId875"/>
     <hyperlink ref="G877" r:id="rId876"/>
     <hyperlink ref="G878" r:id="rId877"/>
     <hyperlink ref="G879" r:id="rId878"/>
     <hyperlink ref="G880" r:id="rId879"/>
     <hyperlink ref="G881" r:id="rId880"/>
     <hyperlink ref="G882" r:id="rId881"/>
     <hyperlink ref="G883" r:id="rId882"/>
     <hyperlink ref="G884" r:id="rId883"/>
     <hyperlink ref="G885" r:id="rId884"/>
     <hyperlink ref="G886" r:id="rId885"/>
     <hyperlink ref="G887" r:id="rId886"/>
     <hyperlink ref="G888" r:id="rId887"/>
     <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>