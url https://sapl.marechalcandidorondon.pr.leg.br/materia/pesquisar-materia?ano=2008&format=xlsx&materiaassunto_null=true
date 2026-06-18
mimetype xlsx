--- v0 (2026-02-21)
+++ v1 (2026-06-18)
@@ -54,4512 +54,4512 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7283/7283_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7283/7283_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a Secretaria Municipal de Viação, Obras e Serviços Públicos, promova melhorias e recupere a estrada rural que liga a Linha Havaí (Iguiporã) até a Linha São Carlos (Porto Mendes).</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7282/7282_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7282/7282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ementa: Sugere que a Secretaria Municipal de Viação, Obras e Serviços Públicos promova o cascalhamento dos acessos das propriedades rurais pertencentes aos Senhores Jaime Rohdem, Vilson Redel e Felício Kochenn, localizadas nas linhas Ouro Verde, Passo Fundo e Piacuê, respectivamente  </t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7281/7281_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7281/7281_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a Secretaria Municipal de Viação, Obras e Serviços Públicos promova a recuperação da estrada que liga a Linha Baixada até Bela Vista, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7279/7279_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7279/7279_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, instale um parque infantil no Jardim Marechal, sede do Município de Marechal Cândido Rondon</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7280/7280_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7280/7280_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, adquira um caminhão-tanque para distribuição de esterco nas propriedades rurais rondonenses.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marino Franz</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7278/7278_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7278/7278_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova a recuperação de estradas rurais e da sede do Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Marcos Gomes</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7277/7277_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7277/7277_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que as secretarias municipais de Educação e de Viação, Obras e Serviços Públicos, promovam em conjunto um trabalho visando a revisão e reforma de todos os abrigos de ponto de ônibus existentes no Município rondonense.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Walmor Mergener</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7276/7276_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7276/7276_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias na Rua São Lucas, no Bairro Marechal, especialmente no que tange a colocação de tubos para galerias de água pluvial e colocação de pedrisco no local.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ario Pedro Martiny</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7269/7269_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7269/7269_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, realize melhorias visando a recuperação da rua que dá acesso ao Loteamento Ceval, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7274/7274_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7274/7274_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa um abrigo de passageiros que beneficie os moradores rondonenses que residem nos loteamentos Amazônia e Araucária, sede de Marechal Cândido Rondon</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ilario Hofstaetter</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7273/7273_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7273/7273_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a BrasilTelecom instale um orelhão no Conjunto Residencial Parque dos Ciprestes,  sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7272/7272_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7272/7272_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, após apreciação por parte do Conselho Municipal de Trânsito, autorize a construção de duas lombadas, uma na Rua Mem de Sá e outra na Rua D. João VI, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7271/7271_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7271/7271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova o cascalhamento das estradas da Linha Boa Vista e Esquina Guaíra, no interior de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7270/7270_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7270/7270_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova melhorias na estrada que liga a sede do Município aos Distritos de Margarida e São Roque.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7268/7268_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7268/7268_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a Secretaria Municipal de Educação promova melhorias na Escola Municipal de Porto Mendes.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7267/7267_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7267/7267_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere a instalação de tubos para galeria de águas pluviais nas ruas da sede do Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7266/7266_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7266/7266_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere a recuperação de duas estradas rurais que passam pela Linha Flor do Oeste, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7264/7264_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7264/7264_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere a recuperação da estrada que liga a localidade de Bela Vista até a divisa com o Município de Mercedes.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere a instalação de iluminação no campo de futebol suíço da Associação de Moradores dos Loteamentos Augusto I e II e Barcelona</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7263/7263_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7263/7263_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a Secretaria Municipal de Viação, Obras e Serviços Públicos promova melhorias nas ruas São Jorge e Matilde Cuê, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7262/7262_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7262/7262_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a aquisição e colocação de tubos para canalização de água pluvial em parte da Rua Santa Madalena, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7261/7261_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7261/7261_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, instale tubos de concreto na Rua 10 de Abril objetivando a canalização da água pluvial.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7068/7068_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7068/7068_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, construa uma lombada no acesso aos bairros São Mateus e Primavera.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7259/7259_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7259/7259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através dos setores competentes, promova uma completa revitalização paisagística na Avenida Rio Grande do Sul, centro do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7258/7258_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7258/7258_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova a limpeza e o ajardinamento dos canteiros centrais existentes na Avenida dos loteamentos Parque Ecológicos e Avenidas.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7257/7257_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7257/7257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova a limpeza das ruas pertencentes ao Conjunto Habitacional Parque dos Ciprestres, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7256/7256_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7256/7256_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a construção de uma praça e de um campo de futebol que beneficie os moradores dos condomínios residenciais União, Independente, Arco-Íris, Florença e Kaiser, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7255/7255_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7255/7255_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal Viação, Obras e Serviços Públicos, promova a recuperação e cascalhamento da estrada que liga a sede da Vila de Iguiporã até o asfalto que vai a Pato Bragado, passando pelas propriedades dos Senhores Holdir Wesp, Regis Muskopf e Edgar Hoelcher.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7254/7254_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7254/7254_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize um auxílio para a ampliação do salão comunitário do Jardim Ana Paula, na sede do município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7253/7253_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7253/7253_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a readequação e a manutenção da estrada da Linha Concórdia e da estrada que liga o Roda D´Água ao Arroio Fundo.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7252/7252_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7252/7252_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal e o Conselho Municipal de Trânsito autorizem a construção de uma lombada na Avenida Irio Jacob Welp, mais precisamente nos fundos do Escola Municipal Criança Feliz, sede de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal e o Conselho Municipal de Trânsito promovam melhorias na sinalização trânsito da Rua Independência, mais precisamente no trajeto compreendido entre a Avenida Rio Grande do Sul e o trevo de acesso ao Distrito de Margarida.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7214/7214_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7214/7214_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova diversas melhorias na sede do Distrito de Novo Horizonte, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7210/7210_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7210/7210_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, instale tubos de concreto para o escoamento das águas pluviais na propriedade de Anildo Paulus, localizada na margem da rodovia que liga a sede do Município a Vila Curvado.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7233/7233_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7233/7233_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, ofereça transporte aos integrantes do Clube de Idosos Alvorada, assim como outros clubes da cidade rondonense já possuem o referido benefício.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7241/7241_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7241/7241_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias em todas as estradas rurais do Distrito de São Roque.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7133/7133_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7133/7133_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa ciclovia e remodele as calçadas do passeio público da Avenida Rio Grande do Sul, no trajeto compreendido entre a Metalúrgica Reschke e o acesso para a Assemar.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7232/7232_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7232/7232_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a construção de uma quadra de futebol de areia e o plantio de grama no campo de futebol suíço do Bairro São Francisco, sede deste Município.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7231/7231_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7231/7231_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal formule um convênio com a Itaipu Binacional e construa dois abastecedouros comunitários, bene-ficiando os produtores rurais das linhas São Carlos e Provinil, no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7230/7230_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7230/7230_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa revitalização da Praça Central de Porto Mendes, através da construção de novas calçadas nos passeios públicos, instalação de nova iluminação pública rebaixada, retirada de árvores velhas e plantio de novas, além de um novo ajardi-namento do local.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ario Pedro Martiny, Walmor Mergener</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7228/7228_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7228/7228_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa limpeza e reforma na pista de bicicross.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7227/7227_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7227/7227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através do setor competente, melhore todo o sistema de iluminação pública existente na Rua Presidente Costa e Silva, mais precisamente no trajeto compreendido entre a Avenida Rio Grande do Sul e o Jardim Ana Paula.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7226/7226_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7226/7226_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria de Coordenação e Planejamento, promova uma reunião com os moradores do Bairro Jardim Primavera II, visando possibilitar a pavimentação com pedras irregulares em todas as ruas do referido bairro rondonense.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7222/7222_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7222/7222_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a execução do programa municipal ?Pavimentação Comunitária? nas ruas do Bairro Jardim Primavera II.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7225/7225_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7225/7225_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova diversas melhorias no Loteamento Parque dos Ciprestes, incluindo a construção de um pequeno parque infantil, um campo de futebol de areia e uma área destinada ao lazer para os moradores daquela comunidade.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7240/7240_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7240/7240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal e o Governo do Estado do Paraná elaborem convênio que possibilite a construção de duas salas de aula e a realização de diversas reformas e melhorias no prédio da Escola Municipal Floriano Peixoto e Colégio Estadual Nilso Franceski, no Distrito de Iguiporã, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7224/7224_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7224/7224_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, adote medidas que possibilitem a construção de um campo de futebol de areia e de uma praça pública que beneficie os moradores que residem nos condomínios residenciais Vitória, Amazonas e Araucária, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7221/7221_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7221/7221_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a execução do programa municipal &amp;quot;Pavimentação Comunitária&amp;quot; nas ruas Loteamento Leste, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7220/7220_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7220/7220_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, agilize os trâmites burocráticos no sentido de possibilitar, o quanto antes possível, o início das obras de construção de uma nova sala de aula na Escola Municipal Érico Veríssimo, na sede de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7219/7219_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7219/7219_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, adote medidas no sentido de promover o plantio de mudas de Ipê em todos os passeios públicos onde há espaço disponível ou mesmo quando da substituição de árvores velhas por novas plantas, tanto na sede municipal quanto nos distritos de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7218/7218_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7218/7218_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, possibilite a construção de um abrigo no ponto de ônibus e também de uma lombada no prolongamento da Rua Independência, na saída para o Distrito de Margarida</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7217/7217_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7217/7217_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias em todas as ruas do Loteamento Borboleta, possibilitando assim condições de trafegabilidade mesmo em dias chuvosos, além de iniciar os trâmites visando a implantação do programa ?asfalto comunitário?.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7216/7216_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7216/7216_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que a Associação Comercial, Industrial e Agropecuária de Marechal Cândido Rondon estenda a campanha ?40 anos semeando o futuro? para todas as sedes distritais, possibilitando assim a participação dos munícipes que residem nessas localidades.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7215/7215_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7215/7215_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, estude a possibilidade de promover uma completa revitalização da Avenida Maripá, inclusive com a substituição de árvores e a implantação de um novo formato no estacionamento nos canteiros centrais, possibilitando que os motoristas façam o contorno no sentido da avenida, se assim desejarem.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7213/7213_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7213/7213_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere a instalação de dois pontos de telefone público (orelhões) no Bairro Jardim Higienópolis, sede do município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7212/7212_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7212/7212_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o DNIT promova a construção de uma travessia elevada na BR-163, mais precisamente no acesso aos Bairros Augusto I e II (proximidades do Colégio Estadual Frentino Sachser), trecho urbano do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Dante Roque Tonezer</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7209/7209_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7209/7209_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, estude a possibilidade de incluir os  loteamentos Nova América e São Marcos no programa municipal denominado ?Pavimentação Comunitária?, agilizando conseqüen-temente os trâmites necessários para pavimentar as ruas dos referidos bairros o quanto antes possível.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7208/7208_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7208/7208_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, promova com urgência a instalação de tubos de concreto para escoamento das águas pluviais na Rua Willy Carlos Trentini, no Parque Industrial III, no trajeto compreendido entre a empresa Pré-Moldados Dois Irmãos e a serraria localizada no final da rua.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Nilson Erno Hachmann, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7206/7206_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7206/7206_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Deputado Federal Fernando Giacobbo lute pela liberação de recursos junto ao Governo Federal, possibilitando assim a construção de uma travessia elevada na BR-163, mais precisamente nas proximidades do Trevo da AACC, perímetro urbano do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7204/7204_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7204/7204_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa revisão de todas as ciclovias existentes no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7203/7203_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7203/7203_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa recuperação da galeria de águas pluviais localizadas na via de acesso ao Distrito de Novo Horizonte, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>João Marcos Gomes, Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7239/7239_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7239/7239_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, efetue o cascalhamento das estradas da Linha Paulista e Santos Dummont, no Distrito de Porto Mendes, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7201/7201_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7201/7201_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Muncipal, através do setor competente, efetue o repasse de um tanque distribuidor de adubo orgânico para o Grupo de Produtores Rurais do Distrito de Iguiporã.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7200/7200_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7200/7200_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através de uma parceria com o Governo Federal, viabilizada por intermédio do deputado federal Dilceu Sperafico, efetue o repasse de uma patrulha mecanizada para a Associação de Moradores de Vila Curvado.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7199/7199_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7199/7199_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores cometentes, promova o cascalhamento com solo-brita em todas as estradas rurais da Linha Peroba, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7198/7198_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7198/7198_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, analise a possibilidade de melhorar a localização do abrigo do ponto de ônibus localizado no Loteamento Barcelona, ou então promova a construção de mais uma unidade no referido loteamento.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7197/7197_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7197/7197_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de um abrigo fechado no ponto de ônibus localizado na Rua Los Angeles, no Bairro Barcelona, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7196/7196_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7196/7196_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias e conserto no passeio público localizado em frente ao Paço Municipal 25 de Julho.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7195/7195_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7195/7195_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal disponibilize um terreno para o Bairro Jardim Marechal e no local construa um centro poliesportivo, visando estimular os moradores do referido bairro e arredores a praticarem atividades esportivas.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7194/7194_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7194/7194_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, promova a instalação de placas de sinalização de trânsito horizontal nas ruas dos Loteamentos Hardke, Gaúcha, Sippert, Vorpagel e Pooch, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7193/7193_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7193/7193_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, promova uma completa revisão do sistema de iluminação pública na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7192/7192_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7192/7192_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute a pavimentação com pedras irregulares nos dois sentidos (subida e descida) do acesso à Linha Guará, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7191/7191_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7191/7191_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, viabilize uma reforma completa na quadra municipal de tênis localizada ao lado do Ginásio de Esportes Ney Braga, incluindo a construção de um novo piso, uma nova pintura e a substituição das telas que cercam a quadra.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7238/7238_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7238/7238_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize a construção das rotatórias na Avenida Rio Grande do Sul, bem como coloque em funcionamento definitivo o semáforo instalado no cruzamento da Avenida Maripá com a Rua Ceará.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7190/7190_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7190/7190_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a prorrogação da pavimentação com pedras irregulares do morro do Guarani até a Associação da Linha Arara, numa extensão de aproximadamente 4.500 metros, beneficiando assim centenas de famílias de rondonenses que residem na linha e arredores do interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7189/7189_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7189/7189_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute um patrolamento cumulado com cascalhamento da estrada do Laticínios Margarida, até chegar ao Rio Arroio Fundo, beneficiando moradores que residem na Linha Furão e arredores, bem como o cascalhamento da estrada que parte do asfalto até a Linha Palmital, passando pela propriedade de Sadi Maldanar, no Distrito de Margarida, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7187/7187_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7187/7187_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através de uma parceria entre o Município e o Governo Federal, viabilize o repasse de uma patrulha mecanizada para o Grupo de Produtores Rurais da Linha Arara.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7186/7186_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7186/7186_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal promova o cascalhamento das Ruas Darlei Bregoli, Almir Dalla Vecchia e Minas Gerais, nas extensões compreendidas dos loteamentos Hedel e Dona Amélia, sede do Município rondonense.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>João Marcos Gomes, Nilson Erno Hachmann, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7184/7184_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7184/7184_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Educação, viabilize uma reforma emergencial no telhado e nos banheiros da Creche Municipal Pequeno Líder, localizada no Bairro Jardim Líder, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7183/7183_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7183/7183_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma lombada na Rua Espírito Santo, nas proximidades do Colégio Rui Barbosa, centro da cidade rondonense.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7182/7182_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7182/7182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a poda de árvores na sede municipal, visando sanar dois problemas existentes atualmente: o primeiro relacionado ao sistema de energia elétrica e iluminação pública e outro a existência de galhos e folhagens muito baixos, que impedem a passagem de pessoas pelos passeios públicos.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7181/7181_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7181/7181_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a readequação da Rua 10 de Abril, no Bairro São Lucas, sede do Município rondonense.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7179/7179_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7179/7179_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa uma lombada na Avenida Irio Jacob Welp, mais precisamente nas proximidades da Associação de Moradores do Jardim Primavera.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7177/7177_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7177/7177_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias emergenciais na Rua Presidente Epitácio, pertencente ao Bairro São Marcos, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7176/7176_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7176/7176_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute melhorias na estrada rural que passa pelo Clube Lira em direção a sede do Distrito de Novo Horizonte, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7175/7175_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7175/7175_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, realize melhorias no sistema de iluminação pública da Rua 9 de Agosto, tendo em vista que a mesma encontra-se deficitária há algum tempo e atualmente coloca em risco muitos moradores que precisam passar pelo local para irem ou retornarem do trabalho</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7174/7174_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7174/7174_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize os trâmites para início das obras de pavimentação asfáltica das ruas do Loteamento Borboleta, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7173/7173_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7173/7173_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, promova uma completa reforma no Ginásio de Esportes do Distrito de Margarida.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Elmir Port</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7172/7172_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7172/7172_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através dos setores competentes, viabilize a reforma e pintura de todos os 13 postos de saúde existentes na sede, bairros e interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7171/7171_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7171/7171_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a aquisição de um novo aparelho de raio x para a Unidade de Saúde 24 Horas, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7170/7170_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7170/7170_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa duas lombadas nas ruas que margeiam o Colégio Cristo Rei, no centro da cidade rondonense.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7168/7168_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7168/7168_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute a pavimentação com pedras irregulares em todas as estradas da Linha Ajuricaba, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7167/7167_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7167/7167_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias nas estradas e acessos de propriedades rurais do Distrito de Novo Três Passos, incluindo as propriedades localizadas nas linhas Esquina Bandeirantes, Neuehaus, São José do Guaçu, Boa Vista e Barro Preto, no interior do Município rondonense.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7165/7165_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7165/7165_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias no sistema de iluminação pública dos loteamentos União, Independente, Arco-Íris, Florença e Kayser, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7163/7163_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7163/7163_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a limpeza das ruas, bem como o patrolamento e o cascalhamento de todas as estradas de Bela Vista, tendo em vista a proximidade da Festa do Costelão, marcada para acontecer no próximo final de semana.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7161/7161_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7161/7161_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute a pavimentação com pedras irregulares na estrada principal da Linha Peroba, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7159/7159_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7159/7159_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, viabilize a recuperação das ruas do Conjunto Habitacional de Margarida, realizando o patrolamento e o cascalhamento em toda a extensão das mesmas.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7158/7158_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7158/7158_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de dois redutores de velocidades na Avenida Prata, sede do Distrito de Margarida.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7157/7157_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7157/7157_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de dois abrigos fechados nos pontos de ônibus localizados na Vila Rural Santa Clara, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7156/7156_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7156/7156_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de redutores de velocidade na rua principal do Bairro Jardim São Francisco, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7154/7154_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7154/7154_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a instalação de tubos de concreto para canalização das águas pluviais oriundas das ruas da Graça e São Lucas, no Loteamento das Torres, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7153/7153_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7153/7153_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa reforma no Ginásio de Esportes do Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7152/7152_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7152/7152_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de um campo de futebol suíço no Bairro Vila Gaúcha, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7151/7151_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7151/7151_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a recuperação das ruas do Parque Industrial II.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7150/7150_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7150/7150_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a recuperação das ruas do Loteamento Flamengo, na sede municipal.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7149/7149_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7149/7149_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de dois abrigos para pontos de ônibus e de lombadas nas ruas do Parque dos Ciprestes, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7148/7148_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7148/7148_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize o quanto antes possível a instalação de placas de sinalização de trânsito nas ruas do Loteamento Avenidas, na sede do Município rondonense.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7147/7147_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7147/7147_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a aquisição e instalação de radares fotográficos em pelo menos quatro ou cinco pontos da cidade rondonense, obrigando a diminuição na velocidade dos veículos e, especialmente, emitindo multas para quem descumpre a legislação de trânsito.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7146/7146_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7146/7146_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, tome providências no sentido de promover o recolhimento de entulhos existentes em diversos terrenos baldios da sede municipal, evitando assim a proliferação de doenças epidemiológicas, como a dengue.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7237/7237_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7237/7237_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de um abrigo fechado no ponto de ônibus localizado na Avenida Rio Grande do Sul, nas proximidades do loteamento Alto da Boa Vista, na sede do Município rondonense.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7145/7145_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7145/7145_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma lombada no Anel Viário, mais precisamente nas proximidades do acesso ao Bairro Jardim Flórida, na sede municipal.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7144/7144_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7144/7144_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova um levantamento da atual situação das placas de sinalização de trânsito existentes nos Bairros Botafogo e Higienópolis, substituindo as deficitárias e instalando novas placas em locais em que até hoje não possuem placas de sinalização de trânsito.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de placas indicando os nomes das ruas no Loteamento Avenidas, sede do município rondonense.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7142/7142_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7142/7142_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, tome medidas no sentido de viabilizar a instalação de um ponto de ônibus em frente a agência do INSS em Marechal Cândido Rondon, além de promover a construção de um abrigo para os usuários do sistema coletivo de transporte urbano.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7141/7141_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7141/7141_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, tome medidas no sentido de viabilizar a instalação de iluminação pública na extensão compreendida entre a empresa Aluvidros e o Loteamento Andorinha, trecho do anel viário, na sede municipal.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7140/7140_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7140/7140_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a recuperação de estradas do interior do Município, especialmente nos Distritos de Margarida e São Roque, onde se faz necessária a utilização de rolo compactador.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7139/7139_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7139/7139_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a poda das rosas existentes nos canteiros centrais da Avenida Prata, no Distrito de Margarida, bem como efetue o corte da grama nos referidos canteiros e passeios públicos da sede daquele Distrito.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7138/7138_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7138/7138_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, execute a pavimentação com pedras irregulares na estrada principal da Linha Boa Vista, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7137/7137_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7137/7137_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a recuperação da estrada que liga as linhas Bela Vista a Ouro Verde, no Distrito de Iguiporã, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7136/7136_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7136/7136_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a recuperação da estrada principal e secundárias pertencentes à Linha São Carlos, no Distrito de Porto Mendes, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7135/7135_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7135/7135_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a pavimentação com pedras irregulares ou então solo-brita na estrada rural que faz a ligação entre a Vila Rural Santa Clara e o Clube Lira.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7134/7134_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7134/7134_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize os trâmites burocráticos e autorize a construção de uma cobertura na quadra de esportes da Escola Municipal Costa e Silva, no Distrito de Margarida, tendo em vista que a previsão de recursos encontra-se expressa tanto na Lei de Diretrizes Orçamentárias (LDO) quanto na Lei Orçamentária Anual (LOA) do Município de Marechal Cândido Rondon para o corrente exercício.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7132/7132_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7132/7132_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal construa meio-fios no prolongamento da Avenida Irio Jacob Welp, mais precisamente no trajeto compreendido entre o trevo da AACC e o Jardim Primavera.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7131/7131_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7131/7131_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal conclua a operação tapa-buracos iniciada há poucos dias na Avenida Irio Jacob Welp, sem deixar nenhuma extensão para trás.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7129/7129_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7129/7129_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize, com urgência, a realização de uma operação tapa-buraco em toda a extensão da rodovia municipal que liga a sede municipal ao Distrito de São Roque</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7127/7127_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7127/7127_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize, em parceria com a Prefeitura do Município de Toledo, a recuperação da ponte existente sobre o Rio Bonito, mais precisamente na Linha São Cristóvão, local que faz a divisa entre os dois municípios e que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7207/7207_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7207/7207_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal promova a instalação de sistema de iluminação no trajeto compreendido entre a sede municipal e a unidade industrial de aves da Copagril, proporcionando assim maior segurança aos pedestres e ciclistas, nem que para tal finalidade tenha que utilizar recursos do próprio caixa.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7126/7126_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7126/7126_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize a construção da ciclovia ligando a sede municipal até a unidade industrial de aves da Copagril</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7235/7235_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7235/7235_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize os trâmites e viabilize a conclusão da Avenida Irio Jacob Welp, na extensão compreendida entre o campus da Unioeste e o trevo da AACC.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7125/7125_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7125/7125_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a reforma da quadra de esportes existente na Escola Municipal São João Batista, no Distrito de Novo Três Passos.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7124/7124_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7124/7124_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a completa recuperação da Rua Campo Grande, mais precisamente no trajeto compreendido entre a BR-163 e a Avenida Maripá, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7123/7123_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7123/7123_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através da Secretaria Municipal de Viação, Obras e Serviços Públicos, promova ação que vise diminuir o pó existente nas ruas dos Condomínios União, Independência, Florença, Residencial Flamengo, dentro outros, cujas vias públicas foram recentemente patroladas e devido a estiagem o pó existente tem dificultado a vida dos munícipes que residem nos referidos locais.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7122/7122_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7122/7122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Sugere que o Executivo Municipal, através do setor competente, estude a possibilidade de criar um sistema de desconto progressivo do IPTU para os proprietários de terrenos que disponibilizarem suas áreas para estacionamentos em locais de claro interesse público.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7121/7121_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7121/7121_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma área de lazer na praça existente junto ao Conjunto Habitacional do Distrito de Margarida.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7120/7120_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7120/7120_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de novas placas de sinalização de trânsito, tanto no trevo que dá acesso ao Distrito de Margarida quanto em ambos os acessos do anel viário.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7234/7234_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7234/7234_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a instalação de novas cestas de lixo em diversos pontos da cidade rondonense, tanto no centro como em ruas de bairros e loteamentos.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7119/7119_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7119/7119_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a limpeza de ruas e áreas públicas localizadas na sede do Distrito de Novo Três Passos.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7118/7118_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7118/7118_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de placas de sinalização de trânsito e de via preferencial, bem como de placas com denominação dos nomes das ruas existentes no Loteamento Jardim Universitário, na sede municipal.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7117/7117_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7117/7117_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal estude a viabilidade de pavimentar com asfalto ou pedras irregulares as Ruas General Rondon e Marechal Deodoro, na extensão localizada no Jardim Ana Paula, sede municipal.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7116/7116_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7116/7116_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a pintura de novas linhas de demarcação na quadra de esportes existente na Escola Municipal de Novo Horizonte, bem como a instalação de alambrado protegendo a quadra.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7115/7115_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7115/7115_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a recuperação das ruas do Conjunto Habitacional São Marcos, bem como a instalação de galerias de águas pluviais.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7114/7114_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7114/7114_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize uma remodelação no sistema de iluminação pública existente na praça do Distrito de Margarida.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7112/7112_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7112/7112_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma reforma nas lombadas localizadas na Avenida Rio Grande do Sul, mais precisamente nas proximidades do Posto Tonin.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7111/7111_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7111/7111_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, ordene a instalação de redutores de velocidade na Rua Independência, em local a ser escolhido em conjunto com os membros do Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7110/7110_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7110/7110_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa um abrigo ou altere o horário de abertura do Posto de Saúde localizado no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7109/7109_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7109/7109_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, construa uma lombada na Rua 9 de Agosto, mais precisamente no acesso a balança da Copagril.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7108/7108_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7108/7108_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Reitera a sugestão de realização de melhorias na Rua Campo Grande, na extensão compreendida entre a Avenida Maripá e a BR-163.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7107/7107_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7107/7107_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Reitera a sugestão para que o Executivo Municipal promova uma revisão em todas as placas de sinalização de trânsito, especialmente as indicativas de lombadas.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, João Marcos Gomes</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7106/7106_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7106/7106_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma readequação nas ruas do Conjunto Habitacional Parque dos Ciprestes.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7104/7104_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7104/7104_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize a conclusão da construção do campo de futebol suíço no Bairro São Francisco, na sede municipal.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7103/7103_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7103/7103_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere agilização na aquisição e repasse de uma patrulha mecanizada para a Associação de Moradores de Vila Curvado e de um distribuidor de esterco para o Grupo de Produtores Rurais do Distrito de Iguiporã.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7102/7102_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7102/7102_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal promova um completo recapeamento asfáltico em todas as ruas do Bairro Jardim das Torres e também no Parque Industrial II.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7101/7101_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7101/7101_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal instale novas placas de sinalização indicando as lombadas existentes no prolongamento da Avenida Rio Grande do Sul, no sentido para Iguiporã, bem como efetue a pintura de sinalização de solo.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7100/7100_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7100/7100_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal promova uma limpeza nas ruas do Condomínio Guarani, bem como coloque solo-brita em toda a extensão das mesmas, mantendo a referida melhoria até que seja viabilizado o programa municipal ?Pavimentação Comunitária?.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal construa um abrigo para os usuários do ponto de ônibus localizado na Rua Independência, nas proximidades do Mercado Amazônia.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7097/7097_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7097/7097_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de duas placas de sinalização indicando a existência de via preferencial na Rua Travessa Rio Branco, esquina com a Rua Macapá, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7094/7094_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7094/7094_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma completa recuperação da estrada rural que liga a localidade de Bela Vista até a divisa com o Município de Mercedes.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7093/7093_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7093/7093_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova melhorias no pavilhão comunitário do Distrito de Bom Jardim.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação imediata de placas de sinalização vertical de trânsito nas ruas do Condomínio Britânia, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7091/7091_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7091/7091_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova uma nova pintura da sinalização horizontal de trânsito, especialmente às faixas destinadas para pedestres.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7090/7090_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7090/7090_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal construa um centro poliesportivo junto a Associação de Moradores do Jardim Alvorada, na sede do município rondonense.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal construa com urgência um abrigo no ponto de ônibus localizado na Linha Santo Ângelo, próximo da Vila Curvado, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal reforme a quadra de esportes da Escola Municipal Almirante Barroso, em Curvado.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Pedro Rauber</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de meio-fio nas ruas do Bairro São Lucas, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, promova a construção de uma pequena ponte (pinguela) entre os bairros São Lucas e Loteamento das Torres.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize, com urgência, melhorias nas ruas do Parque dos Ciprestes.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal altere o local que dá acesso a Vila Rural Santa Clara, em Marechal Cândido Rondon, deixando-o mais centralizado, além de viabilizar a construção de um acesso secundário, visando diminuir a distância entre a referida Vila Rural e a sede municipal.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7083/7083_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7083/7083_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a instalação de novas placas de sinalização vertical de trânsito no trevo da AACC, bem como a construção de uma lombada, visando diminuir a velocidade dos veículos que transitam pelo local e, conseqüentemente, evitar a ocorrência de acidentes de trânsito.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal promova a recuperação da estrada rural que liga a sede do Distrito de Iguiporã até a Linha Flor do Oeste, bem como viabilize a melhoria dos acessos das propriedades rurais que margeiam a referida estrada.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize o plantio de grama em leiva no campo de futebol suíço da Associação de Moradores do Jardim São Francisco.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7080/7080_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7080/7080_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal construa uma cozinha no pavilhão comunitário da Associação de Moradores do Jardim São Francisco.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7079/7079_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7079/7079_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a liberação de recursos visando pavimentar com pedras irregulares toda a extensão da estrada que liga a localidade de Curvado até o Distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal realize um trabalho de limpeza e embelezamento na sede do Distrito de Margarida, tendo em vista a proximidade da Festa Distrital do Leitão a Pururuca.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7077/7077_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7077/7077_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma lombada na Rua Tancredo Neves, nas proximidades do nº 147, no Mutirão II do Bairro Botafogo, na sede municipal.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7076/7076_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7076/7076_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal viabilize a ampliação do programa ?Pavimentação Comunitária?, estendendo-o até o final da Rua Palmitos, beneficiando assim os moradores do Mutirão de Iguiporã.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7075/7075_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7075/7075_texto_integral.pdf</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7074/7074_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7074/7074_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, revise todas as placas indicativas de ruas existente na sede e nos bairros, substituindo as que estiverem em precárias condições e instalando novas, onde houver necessidade.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7073/7073_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7073/7073_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal agilize a instalação de uma nova central telefônica na sede do Distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7072/7072_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7072/7072_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize melhorias no parque infantil existente na praça do Distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7071/7071_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7071/7071_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de lombadas na Avenica Maripá, mais precisamente no trajeto compreendido entre as empresas Equagril e Krause Máquinas, tanto no sentido centro-bairro no sentido bairro-centro.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7070/7070_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7070/7070_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Muncipal, através do setor competente, viabilize a construção de aproximadamente 300 metros de ciclovia na Avenida Maripá, ligando a sede do Colégio Estadual Frentino Sachser até a ciclovia que inicai em frente ao Supermercado Weimann.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7246/7246_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7246/7246_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a realização de uma reforma e alargamento da ponte existente no Guarani, mais precisamente em frente a Associação dos Engenheiros Agrícolas de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7245/7245_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7245/7245_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal não interrompa os serviços de conservação de estradas rurais, como registrado na última semana, tendo em vista que os maquinários da Prefeitura Municipal foram recolhidos ao pátio de máquinas, e de lá não mais saíram.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7244/7244_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7244/7244_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de duas lombadas na Rua Porto Alegre, no Bairro Frankfurt, sede do Município rondonense.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7247/7247_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7247/7247_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal, através do setor competente, viabilize a instalação de placas de sinalização de trânsito e indicativas de nomes de ruas nos Bairros Parque dos Ciprestes e Jardim Paraíso.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7250/7250_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7250/7250_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de mais banheiros públicos na cidade de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7249/7249_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7249/7249_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma lombada na Rua D. João VI, mais precisamente nas proximidades do Condomínio Tancredo Neves.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7248/7248_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7248/7248_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal viabilize a instalação de uma nova cobertura para o ponto de táxi localizado junto a Rodoviária Municipal.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7069/7069_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7069/7069_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, realize melhorias nas luminárias existentes na Avenida Capitão Heitor Mendes, assim como na Praça Distrital e também no Parque de Lazer Anita Wanderer, no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, realize melhorias, reformas e construção de abrigo nas Linhas São Carlos, Apepú e Cunhaporã, localizadas no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal agilize os trâmites burocráticos e inicie a construção do Centro de Eventos no Parque de Lazer Anita Wanderer, no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7113/7113_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7113/7113_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere a construção de duas lombadas, uma na Rua São Pedro, no Jardim Marechal, e outra na Rua Hellmuth Roesler, no Parque Industrial II, sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7284/7284_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7284/7284_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, execute o corte de grama e limpeza de todos os logradouros e praças públicas existentes na sede e distritos de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7285/7285_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7285/7285_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal promova melhorias na Rua Lincoln Leduc, no Conjunto Habitacional Flamengo, tendo em vista que a mesma não é pavimentada e em dias de chuva há grande acúmulo de água e lama, o que causa diversos transtornos para os moradores que residem nas proximidades.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7286/7286_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7286/7286_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal instale placas de sinalização vertical de trânsito na esquina das ruas Colombo e Vitória, no Loteamento Rainha, além de promover uma completa revisão em todas as placas de sinalização de trânsito existentes na sede municipal.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7242/7242_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7242/7242_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, execute melhorias como o cascalhamento das estradas rurais pertencentes às linhas Paulista e Provinil, no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7287/7287_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7287/7287_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal execute melhorias com solo-brita em todas as ruas da sede distrital de Porto Mendes.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7291/7291_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7291/7291_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, viabilize a construção de uma travessia elevada na esquina das ruas 7 de Setembro e Santa Catarina, no centro da cidade de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7295/7295_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7295/7295_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, através do setor competente, promova uma completa revisão no sistema de iluminação pública existente na sede do distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7296/7296_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7296/7296_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal realize melhorias e reforma na pavimentação com pedras irregulares realizada na estrada rural da Linha Guarani, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7297/7297_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7297/7297_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal, execute melhorias como patrolamento e cascalhamento das estradas rurais das Linhas Arara, Três Voltas, Maracanã, São Cristóvão e Vorá, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7169/7169_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7169/7169_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: sugere que o Executivo Municipal promova o devido processo licitatório, visando a instalação de cobertura na quadra de esportes da Escola Municipal Comandante Luiz Augusto de Moraes Rego, localizada no Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7300/7300_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7300/7300_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere agilização na construção do asfalto junto ao Condomínio Residencial Barcelona, bem como melhorias na iluminação e serviços com caminhão pipa.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7298/7298_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7298/7298_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere construção de lombadas na Avenida Rio Grande do Sul, nas proximidades do restaurante Peixe Frito e Auto-Elétrica Tô Novo.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7299/7299_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7299/7299_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere construção de rotatória no cruzamento da Rua D. João VI com a Avenida Rio Grande do Sul e também no cruzamento da Avenida Rio Grande do Sul com a Rua Mem de Sá.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7202/7202_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7202/7202_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placas de sinalização e pintura das faixas para pedestres, junto às ruas de nossa cidade.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7178/7178_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7178/7178_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere execução de pavimentação com pedras irregulares na estrada de acesso à Linha Peroba.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7164/7164_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7164/7164_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere instalação de um abastecedouro comunitário na Linha Três Voltas, interior de nosso Município.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7162/7162_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7162/7162_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere providências visando a demarcação da quadra esportiva existente junto ao pavilhão comunitário da Linha Arara.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7160/7160_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7160/7160_texto_integral.pdf</t>
   </si>
   <si>
     <t>Sugere execução de operação tapa-buracos junto ao anel viário contorno sul.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Ilario Hofstaetter, Albenice Pinto de Souza, Dante Roque Tonezer, Elmir Port, João Marcos Gomes, Marino Franz, Pedro Rauber, Vanderlei Schmitz</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 11, cria o § segundo no referido artigo da Lei Orgânica Municipal, e dá outras provid.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>João Marcos Gomes, Albenice Pinto de Souza, Ilario Hofstaetter</t>
   </si>
   <si>
     <t>Dá nova redação ao § 4º do artigo 13 e § 3º do artigo 54, da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9916/9916_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9916/9916_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  informações do Poder Executivo sobre as melhorias promovidas em 2007 no Ginásio de Esportes da Vila Gaúcha, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10436/10436_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10436/10436_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  a convocação da Secretária Municipal de Administração para sanar e dirimir dúvidas sobre a aplicação do Plano de Cargos e Carreira dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10437/10437_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10437/10437_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  ao Poder Executivo o envio de cópia da Nota Fiscal relativa a aquisição do Microônibus Volare, ocorrida em meados do ano passado.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9917/9917_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9917/9917_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  ao Poder Executivo, através da Vigilância Sanitária, a tomada de medidas emergenciais, visando o controle de pragas como ratos, morcegos, aranhas e até cobras, nas imediações do Conjunto Habitacional Mutirão III.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9919/9919_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9919/9919_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o DER promova uma completa recuperação da rodovia que liga a sede do Município de Marechal Cândido Rondon até o Distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9920/9920_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9920/9920_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que os deputados federais da região lutem pela diminuição dos custos do Seguro Obrigatório a ser pago pelos proprietários de motocicletas.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9889/9889_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9889/9889_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que os deputados federais estudem a possibilidade de vincularem a aplicação de parte da receita oriunda com multas de trânsito com investimentos no sistema público de saúde.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9921/9921_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9921/9921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Solicita  informações do Poder Executivo sobre o número de funcionários públicos municipais por Secretaria Municipal, bem como o percentual atual gasto com a folha de pagamento.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9922/9922_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9922/9922_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que os integrantes da Prefeitura Municipal agendem uma reunião com os diretores da Copagril, com a participação dos vereadores, visando dirimir as divergências existentes e chegar um acordo entre as partes.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9925/9925_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9925/9925_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal, através do setor competente, elabore um programa que possibilite a substituição de todas as calçadas existentes na sede do Município de Marechal Cândido Rondon, padronizando-as e adequando-as à legislação em vigor.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9926/9926_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9926/9926_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal, em conjunto com o Conselho Municipal de Trânsito, estude a possibilidade de rever a aplicação das travessias elevadas no centro da cidade rondonense.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9927/9927_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9927/9927_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  informações do Poder Executivo sobre as receitas do Município oriunda dos royalties pagos mensalmente pela Itaipu Binacional, durante o ano de 2007.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9890/9890_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9890/9890_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e o Conselho Municipal de Trânsito tomem providências, no sentido de promover, urgentemente, a instalação de placas de sinalização horizontal e vertical em todos os bairros rondonenses que receberam ou estão recebendo melhorias através do programa ?Pavimentação Comunitária?.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9928/9928_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9928/9928_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal promova uma reunião com os presidentes e representantes de entidades e associações municipais, bem como com a participação do Corpo de Bombeiros, visando a elaboração de um termo de ajuste entre as partes e a adequação dos salões e pavilhões à legislação em vigor.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9930/9930_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9930/9930_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, contrate um zelador em cada uma das sedes distritais um zelador para a realização de serviços gerais de limpeza e ajardinamento.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9931/9931_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9931/9931_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita o envio de ofício a Casa Civil do Governo Federal, parabenizando a edição da Medida Provisória que proibiu a comercialização de bebidas alcoólicas em estabelecimentos comerciais que margeiam as rodovias federais em todo o país.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9858/9858_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9858/9858_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao governador do Estado do Paraná, para que o mesmo autorize a abertura do programa de pavimentação &amp;quot;Caminhos da Roça&amp;quot;, beneficiando as estradas rurais com a colocação de pedras irregulares.</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9932/9932_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9932/9932_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal promova um estudo visando utilizar parte da Praça Willy Barth para estacionamento de veículos, minimizando os problemas de estacionamento existentes no entorno da Prefeitura Municipal e do Fórum.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9933/9933_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9933/9933_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita agilização da implantação do programa municipal ?Asfalto Comunitário? nos condomínios residenciais União, Independente, Arco-Íris, Florença e Kaiser.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>Valdirzinho, Walmor Mergener</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9892/9892_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9892/9892_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que a Mesa Diretiva do Poder Legislativo elabore uma prestação de contas, informando quem são os funcionários da casa, quais são os seus vencimentos, por qual liderança política foi indicado para o cargo, bem como o número de diárias recebidas desde 1º de janeiro de 2003 até a presente data.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9893/9893_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9893/9893_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal elabore convênio com o SENAC, visando a instalação de uma escola de aprendizagem no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9934/9934_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9934/9934_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal busque instalar no Município o Restaurante Popular, beneficiando diariamente centenas de famílias carentes que não possuem condições de se alimentar corretamente.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9935/9935_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9935/9935_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal, através do setor competente, promova uma campanha e passe a promover a Coleta Seletiva do Lixo em todas as sedes dos Distritos de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9936/9936_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9936/9936_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal, através do setor competente, contrate uma equipe de trabalhadores que possam realizar serviços de reforma das calçadas existentes nos passeios públicos da sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9937/9937_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9937/9937_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal, através do setor competente, informe se há alguma cobrança judicial pelo fato de agricultores rondonenses terem recebido alguma melhoria de máquinas da Prefeitura Municipal, o que acabou gerando a cobrança de ?hora-máquina?.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9924/9924_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9924/9924_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal e o Conselho Municipal de Trânsito avaliem melhor a instalação do semáforo no cruzamento da Avenida Maripá com a Rua Ceará, no centro deste Município, tendo em vista a existência de ciclovia nos dois sentidos (centro-bairro e bairro-centro), para que um problema no trânsito não seja resolvido com a criação de outro ainda pior.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9938/9938_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9938/9938_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal, através do setor competente, realize um amplo estudo sobre a destinação das águas pluviais dos loteamentos Avenidas e Universitário, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9939/9939_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9939/9939_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal estude a possibilidade de conceder um reajuste nos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9940/9940_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9940/9940_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal estude a possibilidade de complementar o transporte escolar, beneficiando também os alunos que residem nos condomínios Britânia, União, Arco-Íris, Independente e nos residenciais Flamengo e Florença, na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9894/9894_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9894/9894_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita  que o Executivo Municipal elabore um convênio com o Governo do Estado do Paraná, visando a cessão da parte disponível da quadra do Fórum Eleitoral para a construção da nova sede da 2ª Companhia da Polícia Militar do Paraná, com sede em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Ilario Hofstaetter, João Marcos Gomes</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9941/9941_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9941/9941_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de Comissão Parlamentar de Inquerito, para investigar possíveis irregularidades comtidas por diretores do Serviç Autônomo de Água e Esgoto de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9929/9929_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9929/9929_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a possível cobrança por parte da Prefeitura Municipal quando da realização de melhorias em propriedades particulares do interior do Município.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9943/9943_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9943/9943_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a possível economia gerada com a adoção do turno único na Prefeitura Municipal, no período compreendido entre outubro de 2007 a fevereiro de 2008.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9944/9944_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9944/9944_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a necessidade ou não da tomada de procedimentos especiais, no Cemitério Municipal, quando do enterro de pessoas que fizeram tratamento com rádio ou quimioterapia.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9895/9895_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9895/9895_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita o envio de Ofício para a Família Turmina, lamentado a morte da Dona Maria Turmina, ocorrida no dia 26 de fevereiro de 2008.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9945/9945_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9945/9945_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, juntamente com os integrantes do Conselho Municipal de Trânsito, estudem a possibilidade de fazer com que a Rua Pernambuco volte a ter mão dupla no trajeto compreendido entre a Rua D. João VI e a Rua Independência, centro do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9946/9946_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9946/9946_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Polícia Militar intensifique a fiscalização na Avenida Irio Jacob Welp, mais precisamente quanto a forma utilizada para estacionar caminhões que aguardam carga e descarga nas imediações da Agrícola Horizonte.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9947/9947_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9947/9947_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a utilização do campo de futebol da Associação de Moradores de São Roque, bem como informações sobre os equipamentos repassados pelo Município à referida associação e a prestação de contas dos gastos efetuados para a construção da cobertura da quadra de esportes da Escola Municipal de São Roque.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9948/9948_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9948/9948_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre o motivo do abandono da obra de recuperação da quadra de esportes da Escola Municipal de Novo Horizonte.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9949/9949_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9949/9949_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a situação da patrola Caterpillar, pertencente a frota de nº 080.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9950/9950_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9950/9950_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre o motivo da não instalação de placas de sinalização vertical indicando o horário de carga e descarga no centro da cidade de Marechal Cândido Rondon, tendo em vista as diversas deliberações do Coetran sobre o assunto e o fato das mesmas já terem sido confeccionadas há vários meses, estando atualmente deitadas no pátio da Secretaria Municipal de Viação, Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9951/9951_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9951/9951_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita o envio de Ofício para a Família Reichert, lamentado a morte da Dona Izabela Maria Reichert, ocorrida no dia 08 de março de 2008.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9952/9952_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9952/9952_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal estude a possibilidade de ampliar o número de vagas existentes nas creches municipais de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9953/9953_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9953/9953_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal regulamente a utilização do serviço de ?carro de som?, definindo o horário de utilização e informando aos munícipes que disponibilizam o referido serviço o limite de decibéis permitidos pela legislação em vigor.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9954/9954_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9954/9954_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e o Ministério Público Estadual tomem providências, no sentido de acabar, no Município de Marechal Cândido Rondon, com a realização de rifas em estabelecimentos de ensino municipais e estaduais.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9956/9956_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9956/9956_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal preste informações sobre o sistema de trânsito local, especialmente quanto a sinalização viária vertical e horizontal.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9896/9896_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9896/9896_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal promova a extinção da cobrança da Taxa de Conservação de Estradas, pelo fato da mesma ser considerada inconstitucional.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>Ario Pedro Martiny, Dante Roque Tonezer, Valdirzinho, Walmor Mergener</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9957/9957_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9957/9957_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita instalação de Comissão Parlamentar de Inquérito (CPI) para investigar possíveis irregularidades cometidas por membros da Mesa Diretiva da Câmara de Vereadores do Município de Marechal Cândido Rondon na contratação irregular de funcionários comissionados, no período compreendido entre 1º de janeiro de 2001 até a presente data.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9958/9958_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9958/9958_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal estude a possibilidade de organizar a criação de comissões populares especiais visando promover a pavimentação comunitária rural em todos os distritos e sedes de linhas do interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9959/9959_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9959/9959_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita o envio de Ofício para a Família Klümann, lamentado a morte da Dona Emma Angelina Klimann, ocorrida no dia 13 de março de 2008.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9960/9960_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9960/9960_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através das Secretarias de Educação e Saúde, viabilize a criação de um programa odontológico que possibilite o atendimento de alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9962/9962_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9962/9962_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Polícia Militar de Marechal Cândido Rondon encontre um local mais adequado para guardar os veículos batidos e/ou apreendidos, hoje estacionados na Rua Pernambuco, nas proximidades da sede da Companhia.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9963/9963_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9963/9963_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Polícia Militar tome providências efetivas quando chamada a intervir por vizinho, constantemente perturbado por poluição sonora durante o seu sossego, na região residencial localizada nas proximidades do campus da Unioeste em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9964/9964_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9964/9964_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a possibilidade de existirem servidores municipais efetivos que cumprem jornada de trabalho semanal de 40 horas e ganham menos do que um salário mínimo em vigor.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9965/9965_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9965/9965_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício ao Conselho da Mulher Empresária do Município de Marechal Cândido Rondon, parabenizando todas as mulheres pela passagem de seu dia, ocorrido em 8 de Março.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9897/9897_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9897/9897_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício ao Clube Lira, parabenizando todos os integrantes deste clube pela posse da nova diretoria, ocorrida recentemente e que passou a ser presidida pelo Sr. Silvério Stapenhorst.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9967/9967_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9967/9967_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a destinação de várias cargas de pedra despejadas ao lado da cancha de esportes do Distrito de Novo Três Passos.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9859/9859_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9859/9859_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal inicie um estudo visando adquirir uma área de terra para a instalação de um novo parque industrial, com terrenos de pequeno e médio porte, destinados a fomentar o desenvolvimento de empresas e indústrias que tenham interesse em ampliar suas atividades, ou mesmo iniciarem numa nova atividade industrial no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9860/9860_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9860/9860_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer ao Poder Executivo a elaboração de um convênio com o Governo Federal, através da Caixa Econômica Federal, visando a implantação de um Projeto de Habitação Rural que facilite a construção de casas populares para famílias carentes que residem no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9968/9968_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9968/9968_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores arrecadados com a Contribuição de Iluminação Pública, no ano de 2007.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9969/9969_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9969/9969_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal crie o Programa Municipal de Pavimentação Rural, utilizando como suporte de investimentos parte dos recursos oriundos dos royalties da Itaipu.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9970/9970_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9970/9970_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício para o Secretário de Estado de Segurança Pública e para o chefe do Comando do Policiamento do Interior, solicitando que os mesmos viabilizem um aumento no efetivo de policiais e o repasse de novas viaturas para a 2ª Companhia de Polícia Militar em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9971/9971_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9971/9971_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal elabore estudos no sentido de implantar a Guarda Municipal em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9972/9972_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9972/9972_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício para o Diretor-Geral do Departamento Nacional de Infra-Estrutura de Transportes (DNIT) solicitando medidas que visem a limpeza das margens da rodovia BR-163, mais precisamente no trajeto compreendido entre os municípios de Marechal Cândido Rondon e Guaíra.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9974/9974_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9974/9974_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e a BrasilTelecom agilizem a substituição do sistema de telefonia fixa no Distrito de Novo Horizonte.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9975/9975_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9975/9975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ementa: Solicita informações do Poder Executivo sobre os gastos com publicidade efetuados pelo Município com órgãos de imprensa locais e regionais, durante os anos de 2005, 2006, 2007 e até a presente data de </t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9976/9976_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9976/9976_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a quantidade de festas oficiais existentes no Município de Marechal Cândido Rondon, bem como o recebimento de planilha informando a data, o local e o prato típico de cada festa.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9977/9977_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9977/9977_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre o possível excesso cometido no transporte escolar existente na linha de Porto Mendes a Marechal Cândido Rondon, passando pelos distritos de Bom Jardim e Iguiporã.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9978/9978_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9978/9978_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ofício ao representante do Ministério Público do Estado do Paraná nesta Comarca solicitando providências em defesa dos consumidores dos servo~ps de telefonia prestados no território do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9979/9979_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9979/9979_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que os deputados federais Dilceu Sperafico e Moacir Micheletto lutem junto ao Governo Federal pela liberação de recursos que viabilizem a conclusão da ciclovia localizada às margens da BR-163, ligando a sede da empresa Frimesa até o portal de entrada ao Município de Marechal Cândido Rondon, obra que poderia ser executada através de uma parceria entre os governos municipal e federal.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9980/9980_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9980/9980_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer o envio de Ofício para o Chefe do Poder Executivo Municipal solicitando a construção de uma ciclovia no canteiro central da Avenida das Torres, em toda a sua extensão.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9981/9981_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9981/9981_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer que o Executivo Municipal envie um Projeto de Lei ao Legislativo Municipal, buscando autorização para abrir crédito adicional no Orçamento corrente, visando a liberação de recursos para o programa ?Pavimentação Comunitária?.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Dante Roque Tonezer, Elmir Port, Ilario Hofstaetter, João Marcos Gomes, Nilson Erno Hachmann, Pedro Rauber, Silvestre Cottica, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9982/9982_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9982/9982_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita o envio de Ofício para a Associação Comercial, Industrial e Agropecuária de Marechal Cândido Rondon, parabenizando a diretoria e associados pela passagem dos 40 anos de fundação desta tão importante entidade do Município rondonense.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9983/9983_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9983/9983_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através dos setores competentes, inicie estudos e projeto visando pavimentar as ruas da sede do Distrito de São Roque, utilizando para tal finalidade as vantagens do programa de ?Pavimentação Comunitária?.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9984/9984_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9984/9984_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, defina os locais e construa dois postos de saúde, um na região dos loteamentos Augusto I e II, Barcelona, Higienópolis e parte do Botafogo e outro na região dos bairros Ana Paula, São Lucas, Flórida e Jussara, ambos na sede do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9985/9985_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9985/9985_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício ao Instituto de Identificação do Estado do Paraná, órgão ligado a Secretaria de Estado de Segurança Pública, objetivando que o mesmo disponibilize mais um funcionário para o Posto de Atendimento existente no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9898/9898_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9898/9898_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício ao DNIT, relatando o péssimo estado de conservação das margens da BR-163, no sentido compreendido entre os municípios de Marechal Cândido Rondon e Guaíra, além de solicitar que o Departamento substitua diversas placas de sinalização vertical e construa locais adequados para estacionamento de ônibus pertencentes ao transporte escolar ou comercial.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9986/9986_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9986/9986_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício a comunidade do Jardim Alvorada, manifestando apoio a realização da Festa do Porco no Tacho, programada para acontecer no dia 18 de maio, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9987/9987_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9987/9987_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Requer agilização no início das obras de pavimentação comunitária das ruas da sede do Distrito de Iguiporã.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9988/9988_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9988/9988_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Executivo Municipal sobre a destinação da lenha oriunda da poda de árvores efetuada nas ruas da sede municipal.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9989/9989_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9989/9989_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita providências do Executivo Municipal no sentido de retornar ao domínio público todos os barracões industriais cedidos em comodato e que atualmente não estando sendo utilizados, além de promover mensalmente a limpeza e a manutenção dos mesmos.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9990/9990_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9990/9990_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, promova ações específicas no sentido de auxiliar o tratamento de munícipes que sofrem com o fumo e o alcoolismo.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>Ilario Hofstaetter, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9991/9991_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9991/9991_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal tome providências no sentido de aplicar pelo menos 50% (cinqüenta por cento) dos recursos oriundos do IPVA na recuperação e melhoria da malha viária urbana do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9992/9992_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9992/9992_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando direção, professores e alunos do Colégio Estadual de Margarida, pela conquista do primeiro lugar na prova objetiva e pelo terceiro lugar geral no exame do Enem que avaliou todos os educandários de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9899/9899_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9899/9899_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através dos setores competentes, altere a forma de cobrança da Iluminação Pública, fazendo com que todos os rondonenses paguem o mesmo valor pela Contribuição.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9861/9861_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9861/9861_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal entre em contato com o Corpo de Bombeiros local visando relaxar o prazo para adequação de salões e pavilhões comunitários à legislação em vigor, aumentando-o em mais 12 (doze) meses.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9993/9993_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9993/9993_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal procure formular um convênio com a Unioeste e o Governo do Estado do Paraná, viabilizando a instalação do Centro de Identificação do Município de Marechal Cândido Rondon dentro do campus local da universidade.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9994/9994_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9994/9994_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal procure agilizar a instalação de coberturas metálicas nas quadras de esportes das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9995/9995_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9995/9995_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando os novos integrantes da diretoria da Associação Comercial, Industrial e Agropecuária (Acimacar) de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Dante Roque Tonezer, Elmir Port, Ilario Hofstaetter, Nilson Erno Hachmann, Pedro Rauber, Silvestre Cottica, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9996/9996_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9996/9996_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando os organizadores do Miss Eron, realizado no último final de semana, em  Marechal Cândido Rondon, evento realizado por ocasião dos 50 anos do Colégio Estadual Eron Domingues.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9997/9997_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9997/9997_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através da (s) Secretaria (s) competente (s), promova uma campanha para combater e erradicar a infestação de piolhos que está ocorrendo nos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9998/9998_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9998/9998_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores recebidos pelo Município à título de ISSQN, desde 1º de janeiro de 2005 até a presente data.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9999/9999_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9999/9999_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores recebidos mensalmente pelo Município oriundos de empréstimos efetuados através do FMD, bem como elaboração de planilha contendo o nome das empresas que solicitaram empréstimo e o valor emprestado pelo Fundo, desde 1º de janeiro de 2007 até a presente data.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10000/10000_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10000/10000_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores gastos pelo Município com a aquisição de produtos alimentícios e diversos, efetuados em mercados e mercearias locais, desde 1º de janeiro de 2005 até a presente data.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10002/10002_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10002/10002_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal busque formular uma parceria com o Governo do Estado do Paraná, visando a implantação de um Colégio Agrícola no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10003/10003_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10003/10003_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através dos setores competentes, elabore campanha e passe a incentivar o plantio de produtos fitoterápicos nas pequenas propriedades rurais existentes no Município de Marechal Cândido Rondon, visando aumentar o ganho e a lucratividade das famílias que residem no interior.</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/11015/11015_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/11015/11015_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita a concessão de medalha de Honra ao Mérito ao Sr. Otávio de Oliveira, cidadão rondonense que possibilitou a existência da Escola São João Batista, no Distrito de Novo Três Passos, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9863/9863_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9863/9863_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, promova a criação do Bairro Jardim dos Ipês, abrangendo desde a estrada que dá acesso à Assemar até a estrada de acesso ao Clube Lira, tendo em vista que no local serão plantas aproximadamente mil mudas de ipê.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10004/10004_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10004/10004_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, promova um estudo sobre a situação das árvores existentes nos passeios públicos da sede municipal, tendo em vista que muitas se encontram em fase terminal, com galhos e raízes podres, sendo necessária a substituição por novas mudas de árvores.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Dante Roque Tonezer, Ilario Hofstaetter, João Marcos Gomes, Nilson Erno Hachmann, Pedro Rauber, Silvestre Cottica, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10005/10005_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10005/10005_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando jogadores, comissão técnica e dirigentes da Copagril, pela conquista do título de campeão do futsal nos Jogos Abertos do Brasil.</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10006/10006_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10006/10006_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a agência do Banco do Brasil em Marechal Cândido Rondon disponibilize um maior número de cadeiras para os seus usuários e clientes, além de estudar a viabilidade de implantação do sistema de agendamento para atendimento.</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10007/10007_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10007/10007_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal tome as medidas necessárias visando a reativação imediata do programa municipal de Apoio a Inseminação Artificial, beneficiando assim dezenas de suinocultores e bovinocultores de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10008/10008_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10008/10008_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a evolução do recebimento da cota-parte oriunda do ICMS, com a elaboração de planilha informando o nome e o valor das 50 (cinqüenta) maiores empresas que recolhem ICMS no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10009/10009_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10009/10009_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a execução dos orçamentos anuais do Município nos anos de 2004, 2006 e 2007.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9900/9900_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9900/9900_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, solicitando providências por parte da Prefeitura Municipal, Secretarias de Estado de Obras e de Desenvolvimento Urbano e Ministério Público Estadual, quanto à péssima qualidade na execução das obras de pavimentação com pedras irregulares efetuada nos bairros Augusto I e II, sede do Município rondonense.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, João Marcos Gomes, Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10011/10011_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10011/10011_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal passe a cumprir a Lei Municipal nº 3.808 (Lei Seca), de 30 de outubro de 2007, utilizando para tanto o poder de polícia que lhe é conferido pela legislação em vigor.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9901/9901_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9901/9901_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita medida por parte do Executivo Municipal no sentido de viabilizar a implantação de um programa municipal que viabilize a agricultura familiar, nos termos do Programa de Aquisição de Alimentos (PAA), do Governo Federal.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9902/9902_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9902/9902_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e o Conselho Municipal de Trânsito estudem a possibilidade de transformar em mão única a Rua Presidente Costa e Silva, na extensão compreendida entre as ruas Espírito Santo e Ceará, além de viabilizar a construção de uma lombada no mesmo trajeto.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10012/10012_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10012/10012_texto_integral.pdf</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10013/10013_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10013/10013_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores cobrados a título pavimentação com pedras irregulares nos Condomínios Amazônia, Araucária, Neumayster, Paineira e Vitória, efetuada através do Programa Municipal de Pavimentação Comunitária.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10014/10014_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10014/10014_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Município inclua na programação da festa de aniversário dos 48 anos de Marechal Cândido Rondon a realização de um show gospel.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10015/10015_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10015/10015_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal elabore um programa municipal que possa subsidiar a aquisição de sementes e insumos agrícolas, bem como a aquisição de calcário e até mesmo de combustível para os maquinários agrícolas.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10016/10016_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10016/10016_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal auxilie na aquisição de materiais e objetos necessários para a adequação de salões e pavilhões comunitários à legislação em vigor.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9903/9903_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9903/9903_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Voto de Pesar à família Schreiner, de Marechal Cândido Rondon, pelo falecimento de Maria Irene Schreiner, ocorrido no último dia 29 de abril.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9904/9904_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9904/9904_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal reative o Programa Municipal de Agentes Comunitários de Saúde (PACS) no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9875/9875_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9875/9875_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Voto de Pesar à família Freitag, de Marechal Cândido Rondon, pelo falecimento de Valdemar Freitag, ocorrido no último dia 1º de Maio de 2008.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10017/10017_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10017/10017_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal viabilize a aquisição de uma área contigua ao Cemitério Municipal, além de alterar os sepultamentos para o sistema vertical, em gavetas.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Ilario Hofstaetter, João Marcos Gomes, Nilson Erno Hachmann, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10018/10018_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10018/10018_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, promova uma operação tapa-buracos nas ruas do centro da cidade rondonense, além de iniciar estudos e esforços no sentido de viabilizar um novo reperfilamento asfáltico em todas as ruas da sede municipal.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10019/10019_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10019/10019_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a quantidade de patrulhas mecanizadas recebidas pelo Município desde 1º de janeiro de 2001, quem foram os deputados federais que conseguiram viabilizá-las e, ainda, quais comunidades do interior foram beneficiadas com os equipamentos oriundos do Governo Federal.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10020/10020_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10020/10020_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os investimentos realizados pela Municipalidade na área cultural, bem como relatório de ações desenvolvidas pelo Departamento de Cultura nos anos de 2007/2008.</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>João Marcos Gomes, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10021/10021_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10021/10021_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Reitera a solicitação feita para o Capitão da 2ª Companhia de Polícia Militar para que o mesmo busque viabilizar, em parceria com a Prefeitura Municipal de Marechal Cândido Rondon, um local adequado para guardar os carros apreendidos ou sinistrados, e que atualmente ficam estacionados na Rua Pernambuco, causando prejuízos aos moradores e inclusive sendo focos até mesmo do mosquito da dengue.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10022/10022_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10022/10022_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal disponibilize funcionários para fiscalizarem as agências bancárias existentes no Município de Marechal Cândido Rondon, especialmente quanto ao tempo de permanência em fila por parte dos usuários das mesmas</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10023/10023_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10023/10023_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o DNIT estude medidas e viabilize a melhora no sistema de iluminação existente no trevo de acesso ao Distrito de Novo Horizonte, localizado na BR-163, Município de Marechal Cândido Rondon (PR), bem como substitua as placas de sinalização indicando o acesso para a referida comunidade.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10024/10024_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10024/10024_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores recebidos dos governos Federal e Estadual e que possuem aplicabilidade vinculativa aos idosos, bem como o recebimento de planilha comparativa entre os valores recebidos e os aplicados neste setor da sociedade rondonense.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10025/10025_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10025/10025_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e os Correios viabilizem esforços no sentido de possibilitar a entrega de correspondências aos moradores que residem nos Condomínios Florença, União, Flamengo, Independente e Arco-Íris, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10026/10026_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10026/10026_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal agilize os trâmites, no sentido de possibilitar a criação, o quanto antes possível, do Clube de Idosos da Vila Gaúcha e região, na sede municipal</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>Elmir Port, Valdirzinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9905/9905_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9905/9905_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio do presente a todos os enfermeiros que atuam no Município de Marechal Cândido Rondon, parabenizando-os pela passagem de seu dia.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10028/10028_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10028/10028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Ementa: Solicita informações do Poder Executivo sobre a pavimentação com pedras irregulares na estrada rural da Linha Guarani, sentido Linha </t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10029/10029_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10029/10029_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal disponibilize um pediatra para atendimento no Posto de Saúde localizado na sede do Distrito de Novo Três Passos, interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10030/10030_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10030/10030_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal volte atrás e desista de leiloar os lotes urbanos nº 01 da quadra 02 e nº 01 da quadra 01, ambos localizados no Loteamento Mees e destinados à Utilidade Pública, tendo em vista a apresentação de manifesto contendo a assinatura de dezenas de moradores do referido loteamento, que pedem para as áreas serem aproveitadas como parques de lazer e de preservação de áreas verdes.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10031/10031_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10031/10031_texto_integral.pdf</t>
   </si>
   <si>
     <t>Soliciata que o Executivo Municipal suspenda os pagamentos para a emresa que está construindo a pavimentação comunitária nos bairro Auguso I e II, até que a mesma solucione odos os problemas encontrados na obra, bem como não emita boletos de cobrança para os munícipes que residam nos referidos bairros, antes da conclusão e da assinatura do termo de recebimento da obra.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>Albenice Pinto de Souza, Dante Roque Tonezer, Elmir Port, Ilario Hofstaetter, Nilson Erno Hachmann, Pedro Rauber, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9906/9906_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9906/9906_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que as autoridades estaduais lutem por uma mudança no sistema de controle do Bloco de Produtor Rural, fazendo com que o mesmo esteja vinculado ao produtor e não mais a propriedade, evitando assim que um mesmo agricultor tenha vários blocos em sua casa, causando transtornos ao invés de benefícios para si e para o Município</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10032/10032_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10032/10032_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Departamento de Estradas de Rodagem (DER/PR) do Estado do Paraná priorize investimentos no Plano de Recuperação de Rodovias, viabilizando assim a liberação de recursos para a recuperação dos trevos existentes na microrregião de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>Ilario Hofstaetter, João Marcos Gomes, Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10033/10033_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10033/10033_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Departamento de Estradas de Rodagem do Estado do Paraná (DER/PR) viabilize a liberação de recursos visando a recuperação de duas importantes rodovias localizadas na microrregião de Marechal Cândido Rondon: a primeira ligando a sede rondonense ao Distrito de Porto Mendes, e a segunda ligando a sede até o Município de Nova Santa Rosa, tendo em vista que ambas encontram-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10034/10034_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10034/10034_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações sobre cargos, e sobre o total de gastos com                            pessoal, no âmbito do Executivo Municipal.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10035/10035_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10035/10035_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre as funções da servidora pública municipal Eliete Pedro Wasem.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10036/10036_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10036/10036_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre quem são os devedores do Fundo Municipal de Desenvolvimento (FMD) de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9907/9907_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9907/9907_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Sesi disponibilize mais salas para creche na unidade localizada no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9866/9866_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9866/9866_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita providências para edificação ou destinação de espaço físico para abrigar canil/gatil municipal.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10037/10037_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10037/10037_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e a Secretaria de Estado da Saúde procurem viabilizar um aumento no número de internações hospitalares através do SUS no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10038/10038_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10038/10038_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os valores disponíveis em conta corrente para investimento na reforma do Ginásio de Esportes Ney Braga.</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10039/10039_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10039/10039_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a possível suspensão do uso da carne suína na merenda escolar da rede municipal de ensino.</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10040/10040_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10040/10040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> Ementa: Solicita que o Executivo Municipal elabore Projeto de Lei Complementar, alterando a redação dos artigos 112 e 119 da Lei Complementar nº 001/93, criando a possibilidade de pagamento de adicional de periculosidade e de remuneração ao servidor público municipal que permanecer de sobreaviso.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10041/10041_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10041/10041_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal e o Conselho Municipal de Trânsito tomem providências no sentido de melhorar a trafegabilidade e aumentar a segurança para os usuários que circulam pela esquina da Avenida Rio Grande do Sul com a Rua Cabral, centro da cidade rondonense.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10042/10042_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10042/10042_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, elabore um Calendário de Eventos do Município de Marechal Cândido Rondon, contendo todas as festas municipais programadas para acontecer no período de um ano.</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10043/10043_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10043/10043_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal disponibilize uma patrola, um rolo, uma pá-carregadeira e uma retroescavadeira, para ficarem permanentemente no Distrito de Margarida e atender este e o Distrito de São Roque, tendo em vista a quantidade de estradas e a clara necessidade de equipamentos pesados.</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10044/10044_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10044/10044_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Polícia Militar de Marechal Cândido Rondon encontre um meio para inibir os excessos de velocidade praticados por veículos e motocicletas no centro da cidade rondonense, bem como sugere a realização de blitz para verificar a poluição sonora gerada pelos escapamentos esportivos das motocicletas.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9908/9908_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9908/9908_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita empenho de todos os políticos locais e regionais, bem como dos representantes das comunidades da microrregião, no sentido de viabilizar a construção e implantação de um hospital regional no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9867/9867_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9867/9867_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando os membros do Clube de Idosos Paz e Amor, de Marechal Cândido Rondon, pela comemoração dos 15 anos de existência do clube.</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10045/10045_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10045/10045_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a situação da frota municipal existente no Parque de Máquinas do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10234/10234_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10234/10234_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a possível suspensão das obras de pavimentação com pedras irregulares nos Bairros Augusto I e II, na sede Municipal.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10046/10046_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10046/10046_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, promova um leilão para venda de maquinários velhos e inservíveis, utilizando estes e outros recursos para compra de novos equipamentos para a Parque de Máquinas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10047/10047_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10047/10047_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de ofício a Família Bellé, lamentando a morte de Adelci Bellé, ocorrida no último final de semana.</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10048/10048_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10048/10048_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal, através do setor competente, viabilize a abertura do canteiro central na Avenida Irio Jacob Welp, beneficiando assim os automóveis que transitam pelo local, especialmente os que chegam a Avenida oriundos da Rua Espírito Santo.</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10049/10049_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10049/10049_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal inicie os trâmites, visando a implantação do programa municipal ?Pavimentação Comunitária? no Condomínio Guarani.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9868/9868_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9868/9868_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando a rondonense Lis Caroline Bedin pela eleição e posse como auditora do Tribunal Pleno da Justiça Desportiva do Paraná, ocorrida no último final de semana.</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10050/10050_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10050/10050_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre o motivo do Município ter deixado de utilizar os livros adquiridos através da Editora Base.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>Ilario Hofstaetter, Nilson Erno Hachmann</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10051/10051_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10051/10051_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Departamento Nacional de Infra-Estrutura de Transportes (DNIT), através da Superintendência Regional de Foz do Iguaçu, viabilize a liberação de recursos para consertos e melhorias na BR-163, mais precisamente no trecho urbano compreendido entre o Trevo da AACC e a Rua Campo Grande, no Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10052/10052_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10052/10052_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Polícia Militar do Estado do Paraná, através do Batalhão de Polícia Ambiental ? Força Verde ? de Foz do Iguaçu, promova campanha no Município de Marechal Cândido Rondon visando a conscientização e orientação dos munícipes acerca da legislação ambiental e da importância de seu cumprimento.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9876/9876_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9876/9876_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita empenho das autoridades políticas locais, regionais e estaduais, visando lutar pela elaboração de projeto e recursos junto ao Governo do Estado do Paraná que possibilitem a duplicação da PRT-163, na extensão compreendida entre a sede da Polícia Rodoviária Estadual de Quatro Pontes e o trevo de acesso ao Município de Marechal Cândido Rondon, numa extensão aproximada de cinco quilômetros.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9909/9909_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9909/9909_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício à Família Specht, de Pato Bragado, lamentando o falecimento da repórter Alice Maria Specht, do Canal 10, ocorrido na semana passada, em Marechal Cândido Rondon</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10053/10053_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10053/10053_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a BrasilTelecom, através da Superintendência Regional do Paraná, melhore o atendimento aos clientes do sistema de telefonia fixa, especialmente em relação a qualidade de atendimento</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10054/10054_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10054/10054_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que a Vigilância Sanitária e o Ministério Público Estadual acabem com os depósitos de materiais recicláveis nas residências, tendo em vista que muitos destes depósitos tornaram-se focos do mosquito da dengue e de outras pragas.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9910/9910_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9910/9910_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando o Sr. Sérgio Barbian por ter sido escolhido e empossado como novo presidente da Associação Municipal de Suinocultores de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10055/10055_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10055/10055_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre os profissionais disponibilizados para trabalhar na Unidade de Saúde 24 Horas, em Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10056/10056_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10056/10056_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita informações do Poder Executivo sobre a utilidade do poço perfurado no Jardim Líder.</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>Elmir Port, Silvestre Cottica</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10057/10057_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10057/10057_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício, parabenizando os novos membros dos conselhos diretores dos Rotary Club de Marechal Cândido Rondon, Rotary Club de Marechal Cândido Rondon Beira Lago, Rotary Club de Marechal Cândido Rondon Guarany, além do Rotaract Club de Marechal Cândido Rondon e do Interact Clube de Marechal Cândido Rondon Beira Lago, empossados em seus respectivos cargos no último dia 21, em evento realizado no Clube Aliança</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10059/10059_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10059/10059_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Executivo Municipal procure viabilizar a criação de um Consórcio Intermunicipal visando a manutenção da unidade local dos Bombeiros Comunitários e a extensão dos trabalhos aos municípios participantes deste Consórcio.</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10060/10060_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10060/10060_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita envio de Ofício parabenizando a nova diretoria do Lions Clube de Marechal Cândido Rondon, empossada no último dia 24 de junho.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9913/9913_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9913/9913_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita que o Executivo Municipal tome providências no sentido de acabar com o agendamento de consultas médicas no Pronto Socorro 24 Horas, passando as mesmas a serem imediatas e procurando assim agilizar o atendimento prestado à população rondonense.</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9912/9912_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9912/9912_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita envio de Ofício as diretorias do  SAAE e da Associação de Usuários do Sistema de Água das Linhas  Flor de Maio e Ouro Verde, visando encontrar uma solução para o problema da falta de água registrada em algumas propriedades que fazem parte deste sistema de abastecimento.</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9872/9872_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9872/9872_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Reitera solicitação para que a Secretaria Municipal de Saúde de Marechal Cândido Rondon cumpra a legislação em vigor, disponibilizando um farmacêutico responsável em cada Unidade de Saúde onde há dispensação de remédios.</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9873/9873_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9873/9873_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Escritório Regional do Departamento de Estradas de Rodagem (DER) do Paraná libere equipamentos e maquinários para trabalho temporário de recuperação das estradas do interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9871/9871_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9871/9871_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo sobre a destinação de maquinários agrícolas para grupos de produtores rurais de Marechal Cândido Rondon, durante o ano de 2008.</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9870/9870_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9870/9870_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita que o Prefeito Municipal ordene que os funcionários pertencentes às Secretarias Municipais de Agricultura e de Viação e Obras voltem a trabalhar em expediente integral.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9891/9891_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9891/9891_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita que os Secretários Estaduais de Meio Ambiente e de Fazenda do Estado do Paraná estudem a possibilidade e procurem alterar a legislação estadual, incluindo como determinante do fator ambiental para distribuição do ICMS Ecológico a redução do passivo ambiental em relação às matas ciliares de cada Município.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9864/9864_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9864/9864_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita providências do Executivo Municipal no sentido de melhorar e disponibilizar uma sala de espera para os munícipes que aguardam por atendimento junto a Farmácia Básica, localizada na Unidade de Saúde 24 Horas.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9862/9862_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9862/9862_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita estudos do Executivo Municipal no sentido de transferir o local da retirada de fichas para atendimento médico, passando o mesmo da Prefeitura Municipal para a Unidade de Saúde 24 Horas, agilizando assim o trâmite burocrático e diminuindo o tempo de espera por parte dos munícipes.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9915/9915_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9915/9915_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita que o Executivo Municipal promova um amplo estudo e elabore uma nova tabela de cobrança da Iluminação Pública, corrigindo eventuais distorções e beneficiando assim, diretamente, a comunidade rondonense.</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Dante Roque Tonezer, Eliete Aparecida Pedro Wasem, Elmir Port, Marino Franz, Pedro Rauber, Vanderlei Schmitz</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9973/9973_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9973/9973_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: requer autorização do Plenário do poder Legislativo Municipal para que sejam reapresentados projetos de lei que dispõe sobre a autorização para transferência de recursos ao Fundo Municipal de Desenvolvimento de Marechal Cândido Rondon - FMD e abertura de crédito adicional suplementar, visando a implantação da unidade frigorífica de suínos e o apoio para implantação de cursos de graduação e pós-graduação do Colégio Martin Luther.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10061/10061_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10061/10061_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita informações do Poder Executivo sobre os maquinários adquiridos e/ou recebidos pelo Município através de convênio ou recursos próprios, desde 1º de janeiro de 2001, contendo a descrição do maquinário, a data da aquisição, o valor, a finalidade e também para onde o mesmo foi destinado.</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9911/9911_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9911/9911_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita informações do Poder Executivo sobre a obra de pavimentação com pedras irregulares realizada nos Loteamentos Augusto I, II e Flórida, na sede municipal.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9882/9882_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9882/9882_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita do Executivo Municipal informações sobre o calendário de recolhimento de entulhos existentes na sede municipal.</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10063/10063_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10063/10063_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita que o DER/PR realize um trabalho de poda de árvores existentes às marges da PRT-467, especialmente no trajeto compreendido entre a sede do Distrito de Porto Mendes e o trevo de acesso ao Distrito de Iguiporã, no interior do Município de Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10064/10064_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10064/10064_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: solicita informações do Poder Executivo sobre a situação do Centro de Eventos Werner Wanderer, especialmente no quesito portas de entrada e saída e existência de laudo de vistoria por parte do Corpo de Bombeiros, atestando a possibilidade de uso do local.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10065/10065_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10065/10065_texto_integral.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita estudos visando a construção de  acostamento, bem como um acesso mais seguro  ao Condomínio Residencial Barcelona, através da PR 491.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10066/10066_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10066/10066_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de redutores de velocidade junto à PR 491, nas imediações do Condomínio Residencial Barcelona.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Eliete Aparecida Pedro Wasem</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10067/10067_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10067/10067_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita envio de ofício parabenizando as equipes masculina e feminina de bolão de Marechal Cândido Rondon, bem como o técnico Cláudio Brugnago.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10068/10068_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10068/10068_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita policiamento mais ostensivo nas Avenida Rio Grande do Sul e Maripá, visando concientizar os motoristas sobre a necessidade de diminuir  a velocidade dos veículos.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10069/10069_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10069/10069_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de Medalha de Honra ao Mérito ao Senhor Henrique Adriano Buss.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10072/10072_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10072/10072_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a aprovação de uma emenda junto ao Orçamento Geral da União, visando a destinação de dois caminhões de grande porte para a CODECAR.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9888/9888_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9888/9888_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação da PRT 467, trecho ligando Marechal Cândido Rondon ao distrito de Porto Mendes.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10071/10071_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10071/10071_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do ônibus de propriedade da municipalidade, de cor amarela, que está estacionado nas proximidades da Secretaria Municipal de Viação e Serviços Públicos.</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10058/10058_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10058/10058_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita estudos visando a instalação de um restaurante universitário em nossa cidade.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10027/10027_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10027/10027_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita medidas por parte da empresa de Transporte Expresso Princesa dos Campos, visando atender os moradores do Bairro São Francisco.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9942/9942_texto_integral.pdf</t>
+    <t>http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9942/9942_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de um caminhão para transportar esterco, atendendo  aos agricultores do nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4866,68 +4866,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7283/7283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7282/7282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7281/7281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7279/7279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7280/7280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7278/7278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7277/7277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7276/7276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7269/7269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7274/7274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7273/7273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7272/7272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7271/7271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7270/7270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7268/7268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7267/7267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7266/7266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7264/7264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7263/7263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7262/7262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7261/7261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7259/7259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7258/7258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7257/7257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7256/7256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7254/7254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7253/7253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7252/7252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7214/7214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7210/7210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7233/7233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7241/7241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7232/7232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7231/7231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7230/7230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7228/7228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7227/7227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7226/7226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7222/7222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7225/7225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7240/7240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7224/7224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7220/7220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7219/7219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7218/7218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7217/7217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7216/7216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7215/7215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7213/7213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7212/7212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7209/7209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7206/7206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7204/7204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7203/7203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7239/7239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7201/7201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7200/7200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7199/7199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7198/7198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7197/7197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7196/7196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7195/7195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7194/7194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7193/7193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7192/7192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7191/7191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7238/7238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7190/7190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7189/7189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7187/7187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7186/7186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7184/7184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7183/7183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7182/7182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7181/7181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7179/7179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7176/7176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7175/7175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7174/7174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7168/7168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7237/7237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7207/7207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7235/7235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7234/7234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7246/7246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7245/7245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7244/7244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7247/7247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7249/7249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7248/7248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7284/7284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7285/7285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7286/7286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7242/7242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7287/7287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7291/7291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7295/7295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7296/7296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7297/7297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7300/7300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7298/7298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7299/7299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7202/7202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9916/9916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10436/10436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10437/10437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9917/9917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9919/9919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9920/9920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9889/9889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9921/9921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9922/9922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9925/9925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9926/9926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9927/9927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9890/9890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9928/9928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9930/9930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9931/9931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9858/9858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9932/9932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9933/9933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9892/9892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9893/9893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9934/9934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9935/9935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9936/9936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9937/9937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9924/9924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9938/9938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9939/9939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9940/9940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9894/9894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9941/9941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9929/9929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9943/9943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9944/9944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9895/9895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9945/9945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9946/9946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9947/9947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9948/9948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9949/9949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9950/9950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9951/9951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9952/9952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9953/9953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9954/9954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9956/9956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9896/9896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9957/9957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9958/9958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9959/9959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9960/9960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9962/9962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9963/9963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9964/9964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9965/9965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9897/9897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9967/9967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9859/9859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9860/9860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9968/9968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9969/9969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9970/9970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9971/9971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9972/9972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9974/9974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9975/9975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9976/9976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9977/9977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9978/9978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9979/9979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9980/9980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9981/9981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9982/9982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9983/9983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9984/9984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9985/9985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9898/9898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9986/9986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9987/9987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9988/9988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9989/9989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9990/9990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9991/9991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9992/9992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9899/9899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9861/9861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9993/9993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9994/9994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9995/9995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9996/9996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9997/9997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9998/9998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9999/9999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10000/10000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10002/10002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10003/10003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/11015/11015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9863/9863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10004/10004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10005/10005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10006/10006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10007/10007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10008/10008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10009/10009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9900/9900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10011/10011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9901/9901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9902/9902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10012/10012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10013/10013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10014/10014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10015/10015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10016/10016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9903/9903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9904/9904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9875/9875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10017/10017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10018/10018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10019/10019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10020/10020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10021/10021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10022/10022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10023/10023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10024/10024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10025/10025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10026/10026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9905/9905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10028/10028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10029/10029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10030/10030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10031/10031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9906/9906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10032/10032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10033/10033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10034/10034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10035/10035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10036/10036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9907/9907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9866/9866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10037/10037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10038/10038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10039/10039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10040/10040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10041/10041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10042/10042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10043/10043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10044/10044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9908/9908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9867/9867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10045/10045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10234/10234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10046/10046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10047/10047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10048/10048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10049/10049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9868/9868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10050/10050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10051/10051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10052/10052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9876/9876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9909/9909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10053/10053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10054/10054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9910/9910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10055/10055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10056/10056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10057/10057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10059/10059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10060/10060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9913/9913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9912/9912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9872/9872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9873/9873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9871/9871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9870/9870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9891/9891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9864/9864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9862/9862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9915/9915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9973/9973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10061/10061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9911/9911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9882/9882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10063/10063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10064/10064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10065/10065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10066/10066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10067/10067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10068/10068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10069/10069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10072/10072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9888/9888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10071/10071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10058/10058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10027/10027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9942/9942_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7283/7283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7282/7282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7281/7281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7279/7279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7280/7280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7278/7278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7277/7277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7276/7276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7269/7269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7274/7274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7273/7273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7272/7272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7271/7271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7270/7270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7268/7268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7267/7267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7266/7266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7264/7264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7263/7263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7262/7262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7261/7261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7259/7259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7258/7258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7257/7257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7256/7256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7254/7254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7253/7253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7252/7252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7214/7214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7210/7210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7233/7233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7241/7241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7232/7232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7231/7231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7230/7230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7228/7228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7227/7227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7226/7226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7222/7222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7225/7225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7240/7240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7224/7224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7220/7220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7219/7219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7218/7218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7217/7217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7216/7216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7215/7215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7213/7213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7212/7212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7209/7209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7206/7206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7204/7204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7203/7203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7239/7239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7201/7201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7200/7200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7199/7199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7198/7198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7197/7197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7196/7196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7195/7195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7194/7194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7193/7193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7192/7192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7191/7191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7238/7238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7190/7190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7189/7189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7187/7187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7186/7186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7184/7184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7183/7183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7182/7182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7181/7181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7179/7179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7176/7176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7175/7175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7174/7174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7168/7168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7237/7237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7207/7207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7235/7235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7234/7234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7246/7246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7245/7245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7244/7244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7247/7247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7249/7249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7248/7248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7284/7284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7285/7285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7286/7286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7242/7242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7287/7287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7291/7291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7295/7295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7296/7296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7297/7297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7300/7300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7298/7298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7299/7299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7202/7202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9916/9916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10436/10436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10437/10437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9917/9917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9919/9919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9920/9920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9889/9889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9921/9921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9922/9922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9925/9925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9926/9926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9927/9927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9890/9890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9928/9928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9930/9930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9931/9931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9858/9858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9932/9932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9933/9933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9892/9892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9893/9893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9934/9934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9935/9935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9936/9936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9937/9937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9924/9924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9938/9938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9939/9939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9940/9940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9894/9894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9941/9941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9929/9929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9943/9943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9944/9944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9895/9895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9945/9945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9946/9946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9947/9947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9948/9948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9949/9949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9950/9950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9951/9951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9952/9952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9953/9953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9954/9954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9956/9956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9896/9896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9957/9957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9958/9958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9959/9959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9960/9960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9962/9962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9963/9963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9964/9964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9965/9965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9897/9897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9967/9967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9859/9859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9860/9860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9968/9968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9969/9969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9970/9970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9971/9971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9972/9972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9974/9974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9975/9975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9976/9976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9977/9977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9978/9978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9979/9979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9980/9980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9981/9981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9982/9982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9983/9983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9984/9984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9985/9985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9898/9898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9986/9986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9987/9987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9988/9988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9989/9989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9990/9990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9991/9991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9992/9992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9899/9899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9861/9861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9993/9993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9994/9994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9995/9995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9996/9996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9997/9997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9998/9998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9999/9999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10000/10000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10002/10002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10003/10003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/11015/11015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9863/9863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10004/10004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10005/10005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10006/10006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10007/10007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10008/10008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10009/10009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9900/9900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10011/10011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9901/9901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9902/9902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10012/10012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10013/10013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10014/10014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10015/10015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10016/10016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9903/9903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9904/9904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9875/9875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10017/10017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10018/10018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10019/10019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10020/10020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10021/10021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10022/10022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10023/10023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10024/10024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10025/10025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10026/10026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9905/9905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10028/10028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10029/10029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10030/10030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10031/10031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9906/9906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10032/10032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10033/10033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10034/10034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10035/10035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10036/10036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9907/9907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9866/9866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10037/10037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10038/10038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10039/10039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10040/10040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10041/10041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10042/10042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10043/10043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10044/10044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9908/9908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9867/9867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10045/10045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10234/10234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10046/10046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10047/10047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10048/10048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10049/10049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9868/9868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10050/10050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10051/10051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10052/10052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9876/9876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9909/9909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10053/10053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10054/10054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9910/9910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10055/10055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10056/10056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10057/10057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10059/10059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10060/10060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9913/9913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9912/9912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9872/9872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9873/9873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9871/9871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9870/9870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9891/9891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9864/9864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9862/9862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9915/9915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9973/9973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10061/10061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9911/9911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9882/9882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10063/10063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10064/10064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10065/10065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10066/10066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10067/10067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10068/10068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10069/10069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10072/10072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9888/9888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10071/10071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10058/10058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/10027/10027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalcandidorondon.pr.leg.br/media/./sapl/public/materialegislativa/2008/9942/9942_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="146.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>